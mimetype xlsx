--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a19986a61a44982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf3e4ee87d945b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbb46cbefa44fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d295da931a4e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a67d15754b40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbb46cbefa44fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58063d478bd4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d295da931a4e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>