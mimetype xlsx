--- v11 (2026-09-22)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf3e4ee87d945b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63952ea8bec4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d295da931a4e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7101146c144221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58063d478bd4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d295da931a4e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f54b27eb5e24554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7101146c144221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>