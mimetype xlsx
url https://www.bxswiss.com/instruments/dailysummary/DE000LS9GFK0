--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63952ea8bec4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fcc33f87ba4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7101146c144221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ead84ca25164f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f54b27eb5e24554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7101146c144221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6a01b367bc4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ead84ca25164f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>