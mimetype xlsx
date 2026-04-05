--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732fafff240543a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddfe88509fe4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f17e5a8ce44469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb53c2d13b8e4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf37a5b540ca4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f17e5a8ce44469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra771eb2fe1dd4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb53c2d13b8e4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>