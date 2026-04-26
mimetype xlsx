--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddfe88509fe4762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae69875c49645e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb53c2d13b8e4ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba99a29222424416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra771eb2fe1dd4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb53c2d13b8e4ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb1c5f88ca7433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba99a29222424416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>