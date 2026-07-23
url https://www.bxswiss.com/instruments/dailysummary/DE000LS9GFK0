--- v7 (2026-04-26)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae69875c49645e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946ff3233905405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba99a29222424416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc597155e323d4c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb1c5f88ca7433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba99a29222424416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf021c37b6bf048f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc597155e323d4c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>438,182</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>