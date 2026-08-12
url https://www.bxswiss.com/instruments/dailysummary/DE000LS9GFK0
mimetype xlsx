--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946ff3233905405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26f17e54f474d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc597155e323d4c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c60f021188e493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf021c37b6bf048f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc597155e323d4c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2130e5f39c144b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c60f021188e493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>