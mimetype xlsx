--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26f17e54f474d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a19986a61a44982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c60f021188e493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbb46cbefa44fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2130e5f39c144b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c60f021188e493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a67d15754b40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbb46cbefa44fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>