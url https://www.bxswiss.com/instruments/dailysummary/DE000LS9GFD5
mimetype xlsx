--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f3ac5420f145ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440c9348fb824558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92bf55b66a5c4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89482c0268c4774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10a2cbca5f84f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92bf55b66a5c4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47189a83275343a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89482c0268c4774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>128,924</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>