--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440c9348fb824558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d5a09c5dfd476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89482c0268c4774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc9f9cf1879481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47189a83275343a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89482c0268c4774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff1910477f34f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc9f9cf1879481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>