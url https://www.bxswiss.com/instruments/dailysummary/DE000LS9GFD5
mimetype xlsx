--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d5a09c5dfd476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125c3c928db44e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc9f9cf1879481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8e7e46afdc481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff1910477f34f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc9f9cf1879481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b63a11e64d459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8e7e46afdc481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>