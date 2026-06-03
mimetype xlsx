--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125c3c928db44e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R930b1e36653e4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8e7e46afdc481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd793c7f6ae44ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b63a11e64d459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8e7e46afdc481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec38832f428418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd793c7f6ae44ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>