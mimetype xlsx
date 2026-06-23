--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R930b1e36653e4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efbed547fd645f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd793c7f6ae44ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214324f675c74fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec38832f428418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd793c7f6ae44ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d4c1269aaf48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214324f675c74fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>