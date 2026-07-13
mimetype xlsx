--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efbed547fd645f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9f66e0c0724390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214324f675c74fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b79f40f334948fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d4c1269aaf48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214324f675c74fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf4465f5b104881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b79f40f334948fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>