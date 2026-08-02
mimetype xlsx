--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9f66e0c0724390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab5e22b2da44fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b79f40f334948fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2330e0b53eab4f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf4465f5b104881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b79f40f334948fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c01ac3ae3724b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2330e0b53eab4f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>138,974</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,586</x:t>
-[...205 lines deleted...]
-          <x:t>140,608</x:t>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,439</x:t>
-[...65 lines deleted...]
-          <x:t>139,797</x:t>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,207</x:t>
-[...58 lines deleted...]
-          <x:t>139,292</x:t>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>