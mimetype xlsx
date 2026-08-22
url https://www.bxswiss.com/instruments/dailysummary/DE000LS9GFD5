--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab5e22b2da44fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018f2b9164624309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2330e0b53eab4f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d171b657c64b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c01ac3ae3724b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2330e0b53eab4f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438ca05d687944be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d171b657c64b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>140,608</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,439</x:t>
-[...65 lines deleted...]
-          <x:t>139,797</x:t>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,207</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>141,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,522</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>