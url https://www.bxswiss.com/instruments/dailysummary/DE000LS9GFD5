--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018f2b9164624309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5a9a911989482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d171b657c64b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2dca95ddfb44f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438ca05d687944be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d171b657c64b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8001fc5fc3b94e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2dca95ddfb44f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>