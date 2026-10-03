--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5a9a911989482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6231e6dfb2b4dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2dca95ddfb44f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c32bd72dbc74476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8001fc5fc3b94e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2dca95ddfb44f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034ed425dcc54e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c32bd72dbc74476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>143,016</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,416</x:t>
-[...291 lines deleted...]
-          <x:t>143,175</x:t>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>143,719</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>