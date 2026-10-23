--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6231e6dfb2b4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4d4da5cc9d468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c32bd72dbc74476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb51c83d8324e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034ed425dcc54e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c32bd72dbc74476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re587093280704d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb51c83d8324e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUSTRIA Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>143,175</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,909</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>