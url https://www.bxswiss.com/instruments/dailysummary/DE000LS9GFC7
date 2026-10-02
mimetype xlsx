--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c635a2c4a4409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4e259cdf2a472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccab5cd09a1e4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a316a71e5448a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff53f3f971640de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccab5cd09a1e4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a62d01c4eb4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a316a71e5448a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>65,234</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,624</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>63,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,195</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>