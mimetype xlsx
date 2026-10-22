--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4e259cdf2a472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6f24c31a954a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a316a71e5448a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R635585d52fc94298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a62d01c4eb4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a316a71e5448a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bab6f4728d9409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R635585d52fc94298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>65,507</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,905</x:t>
-[...431 lines deleted...]
-          <x:t>62,166</x:t>
+          <x:t>65,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>