--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4777d78b683444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3838c521bf514a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79894784d0404149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e835d6403dc4ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99142e098cf84958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79894784d0404149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5233075031436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e835d6403dc4ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>