--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3838c521bf514a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116b0f46ff3945b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e835d6403dc4ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1562f3953f141d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5233075031436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e835d6403dc4ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b110f433f7488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1562f3953f141d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>