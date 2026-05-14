--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116b0f46ff3945b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c002bc28404a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1562f3953f141d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512f71b279de411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b110f433f7488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1562f3953f141d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499e3858c1cd4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512f71b279de411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>