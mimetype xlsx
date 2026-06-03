--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c002bc28404a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bc29343e8846ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512f71b279de411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c823599f6a48d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499e3858c1cd4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512f71b279de411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda555bf11b2b4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c823599f6a48d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>