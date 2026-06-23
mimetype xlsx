--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bc29343e8846ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbebf5c358f4dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c823599f6a48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b09be13ace482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda555bf11b2b4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c823599f6a48d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2f263f20334bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b09be13ace482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>