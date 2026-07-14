--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbebf5c358f4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc09acbd84e4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b09be13ace482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb57286ab98443dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2f263f20334bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b09be13ace482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1671e524f75b42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb57286ab98443dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>