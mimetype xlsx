--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc09acbd84e4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bebf02411684c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb57286ab98443dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4987512814452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1671e524f75b42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb57286ab98443dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d6f071ce134c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4987512814452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>