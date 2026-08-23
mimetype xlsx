--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bebf02411684c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2972d450187e4462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4987512814452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c0ab6714594115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d6f071ce134c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4987512814452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851f363049c840b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c0ab6714594115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>