--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2972d450187e4462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c635a2c4a4409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c0ab6714594115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccab5cd09a1e4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851f363049c840b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c0ab6714594115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff53f3f971640de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccab5cd09a1e4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>66,583</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,059</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>65,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>