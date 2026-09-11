--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0636c32a903c435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa95abd4bd244a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06471641d91492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca4a9a8df1f4639"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc378521c2da741db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06471641d91492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9164c1922edc445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca4a9a8df1f4639" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,330</x:t>
-[...296 lines deleted...]
-          <x:t>144,945</x:t>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,793</x:t>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>