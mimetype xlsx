--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa95abd4bd244a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8467d5a9eed943ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca4a9a8df1f4639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea56904643e44221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9164c1922edc445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca4a9a8df1f4639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e43226ea7694723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea56904643e44221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>144,945</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,793</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>143,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,232</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>