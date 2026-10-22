--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8467d5a9eed943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cac4505788446a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea56904643e44221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red59110972344da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e43226ea7694723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea56904643e44221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3672853dd2b74ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red59110972344da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,940</x:t>
-[...279 lines deleted...]
-          <x:t>137,027</x:t>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>