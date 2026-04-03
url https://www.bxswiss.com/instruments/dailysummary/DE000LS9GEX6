--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e871bf8e5f44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537bf5fe7caf4300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5bdb7af9c024a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6bf3a66fdf439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7306be6f5647d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5bdb7af9c024a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bebc2d7196e44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6bf3a66fdf439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>