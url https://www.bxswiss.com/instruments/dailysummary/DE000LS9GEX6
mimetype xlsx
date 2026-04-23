--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537bf5fe7caf4300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9aceff569a84260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6bf3a66fdf439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e470027a28f42e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bebc2d7196e44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6bf3a66fdf439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac5fdcc57ee4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e470027a28f42e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>