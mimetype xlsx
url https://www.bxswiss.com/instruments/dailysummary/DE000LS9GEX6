--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9aceff569a84260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b099262af748d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e470027a28f42e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d6eaf1f0c14b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac5fdcc57ee4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e470027a28f42e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285c6738b90b40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d6eaf1f0c14b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>133,678</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>131,458</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>