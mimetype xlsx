--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b099262af748d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d5d8c960134b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d6eaf1f0c14b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bfd96f49eeb4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285c6738b90b40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d6eaf1f0c14b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd87007cb78a41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bfd96f49eeb4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>