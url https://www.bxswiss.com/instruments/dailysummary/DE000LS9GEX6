--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d5d8c960134b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4b0a63e2fd4295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bfd96f49eeb4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dde347ea6c4461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd87007cb78a41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bfd96f49eeb4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d52f942f3694d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dde347ea6c4461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>