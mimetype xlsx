--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4b0a63e2fd4295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3242cc73726445ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dde347ea6c4461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9672f5ebea39456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d52f942f3694d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dde347ea6c4461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3813ac9d9a141a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9672f5ebea39456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>147,959</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,457</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>