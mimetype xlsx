--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3242cc73726445ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0636c32a903c435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9672f5ebea39456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06471641d91492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3813ac9d9a141a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9672f5ebea39456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc378521c2da741db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06471641d91492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All time long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>