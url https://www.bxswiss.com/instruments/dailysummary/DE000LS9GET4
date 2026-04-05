--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec0965e740e4a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3775ef1c1fde4730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6956053be194fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676084d7b9fc4ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936bc8c6423948c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6956053be194fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c37bef503446c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676084d7b9fc4ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>