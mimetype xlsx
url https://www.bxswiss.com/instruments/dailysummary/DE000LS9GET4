--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3775ef1c1fde4730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769a516b0fc04f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676084d7b9fc4ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd0dd6ab71d74861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c37bef503446c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676084d7b9fc4ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b389eb3e4fb49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd0dd6ab71d74861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>