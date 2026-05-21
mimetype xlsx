--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769a516b0fc04f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d5467fdad9497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd0dd6ab71d74861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5c39cd38d44496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b389eb3e4fb49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd0dd6ab71d74861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f7dc6278944cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5c39cd38d44496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>356,389</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>358,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>