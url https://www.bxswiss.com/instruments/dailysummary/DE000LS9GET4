--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d5467fdad9497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1407e1f331480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5c39cd38d44496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb44272b127427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f7dc6278944cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5c39cd38d44496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce0d40bdb6d451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb44272b127427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>357,053</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>356,808</x:t>
-[...544 lines deleted...]
-          <x:t>355,890</x:t>
+          <x:t>358,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>