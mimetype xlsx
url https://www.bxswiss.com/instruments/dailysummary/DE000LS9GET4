--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1407e1f331480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749072a4b4d14814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb44272b127427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9aad4552f84170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce0d40bdb6d451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb44272b127427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35e4d9d019e4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9aad4552f84170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>