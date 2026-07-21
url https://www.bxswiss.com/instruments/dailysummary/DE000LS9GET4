--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749072a4b4d14814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba83b0af4524696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9aad4552f84170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16074706b4474aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35e4d9d019e4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9aad4552f84170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb6673eccac476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16074706b4474aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>358,693</x:t>
-[...139 lines deleted...]
-          <x:t>357,420</x:t>
+          <x:t>357,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>358,709</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>