--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba83b0af4524696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e6b6dca0294895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16074706b4474aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35aaff4ccd84900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb6673eccac476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16074706b4474aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3bb719777848c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35aaff4ccd84900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>358,919</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>