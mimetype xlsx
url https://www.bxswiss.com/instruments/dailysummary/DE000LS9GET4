--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e6b6dca0294895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a0109b227f451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35aaff4ccd84900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a141f7e0cad4f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3bb719777848c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35aaff4ccd84900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b398ef3d64b42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a141f7e0cad4f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>362,495</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>362,095</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>363,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,227</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>