--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a0109b227f451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4396948e5634357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a141f7e0cad4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c6f630ad6849e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b398ef3d64b42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a141f7e0cad4f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabcb6f96a9f491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c6f630ad6849e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>365,099</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>365,039</x:t>
-[...620 lines deleted...]
-          <x:t>366,048</x:t>
+          <x:t>364,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>