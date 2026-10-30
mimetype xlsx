--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4396948e5634357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e863b767ab44dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c6f630ad6849e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bde60087dd44914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabcb6f96a9f491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c6f630ad6849e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140ea7e580154362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bde60087dd44914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Epic of Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GET4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>