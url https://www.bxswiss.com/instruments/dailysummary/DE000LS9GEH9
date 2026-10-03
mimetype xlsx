--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa46978f4315479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdd16da40564078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000bfae4f18a45b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1498892c07bf4db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ee79664fcb4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000bfae4f18a45b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95961c416844a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1498892c07bf4db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>