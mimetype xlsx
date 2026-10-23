--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdd16da40564078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587cca212bbd428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1498892c07bf4db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627919cb74044b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95961c416844a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1498892c07bf4db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7288bf629e1a4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627919cb74044b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>