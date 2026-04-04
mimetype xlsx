--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c73f146d7b44000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b424fa7ee394a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2eefa9f351c45c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b51d17c4a04818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R877c953f103e4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2eefa9f351c45c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea121aad16254381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b51d17c4a04818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>