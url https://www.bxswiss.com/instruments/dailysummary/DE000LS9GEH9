--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b424fa7ee394a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b19d8e407c141bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b51d17c4a04818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6540f704a6374747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea121aad16254381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b51d17c4a04818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f595806872246fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6540f704a6374747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>