--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b19d8e407c141bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa79c04adc5142c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6540f704a6374747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ec98c46bc54908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f595806872246fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6540f704a6374747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d26ce7f4eef4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ec98c46bc54908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>