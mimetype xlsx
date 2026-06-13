--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa79c04adc5142c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f898d6d77e4e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ec98c46bc54908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e446f4b9256400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d26ce7f4eef4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ec98c46bc54908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a9a03b817845d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e446f4b9256400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>