--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f898d6d77e4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb445c8224e844f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e446f4b9256400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8bb0801eec4f9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a9a03b817845d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e446f4b9256400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e57b0c25334e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8bb0801eec4f9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>