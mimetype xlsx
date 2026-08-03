--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb445c8224e844f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1cb5935ec544d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8bb0801eec4f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4d45aa3c8740c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e57b0c25334e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8bb0801eec4f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aee074816454cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4d45aa3c8740c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>