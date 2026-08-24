--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1cb5935ec544d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b35fcdcb884ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4d45aa3c8740c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a714c1bd7f64811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aee074816454cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4d45aa3c8740c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1413cada05c04207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a714c1bd7f64811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>