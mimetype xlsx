--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b35fcdcb884ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa46978f4315479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a714c1bd7f64811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000bfae4f18a45b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1413cada05c04207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a714c1bd7f64811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ee79664fcb4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000bfae4f18a45b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perlen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GEH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>