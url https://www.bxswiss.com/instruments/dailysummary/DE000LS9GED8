--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354a4355abf04468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9016f87f824526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3eb7612f5b4b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d19ac72d44e4be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b205a2e16f94510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3eb7612f5b4b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5355d8414308409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d19ac72d44e4be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>322,152</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>