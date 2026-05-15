--- v4 (2026-04-23)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9016f87f824526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e77c1c60c4b4707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d19ac72d44e4be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94553ef057db44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5355d8414308409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d19ac72d44e4be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd17823d4f4e4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94553ef057db44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>