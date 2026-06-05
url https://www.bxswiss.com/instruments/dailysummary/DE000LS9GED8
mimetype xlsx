--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e77c1c60c4b4707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d4a58daff3414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94553ef057db44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db29361aa324f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd17823d4f4e4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94553ef057db44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bac228f4ce54877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db29361aa324f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>