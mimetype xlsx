--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d4a58daff3414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b1e7b049f14c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db29361aa324f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf9824a332a4697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bac228f4ce54877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db29361aa324f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536d59d6efb646ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf9824a332a4697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>