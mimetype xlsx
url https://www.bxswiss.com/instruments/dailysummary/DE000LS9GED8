--- v7 (2026-06-27)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b1e7b049f14c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c32618413d5499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf9824a332a4697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432db34d098d4185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536d59d6efb646ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf9824a332a4697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4310799fa6e54669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432db34d098d4185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>405,311</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>