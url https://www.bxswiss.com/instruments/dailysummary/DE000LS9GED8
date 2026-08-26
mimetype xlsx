--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c32618413d5499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01a708bd813408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432db34d098d4185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa85cff8ae9646c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4310799fa6e54669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432db34d098d4185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a3cd4ef4c074c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa85cff8ae9646c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>