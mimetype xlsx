--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01a708bd813408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45144c10fd6a46f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa85cff8ae9646c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b0413b9a9b42d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a3cd4ef4c074c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa85cff8ae9646c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0927ed7b4c984a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b0413b9a9b42d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>