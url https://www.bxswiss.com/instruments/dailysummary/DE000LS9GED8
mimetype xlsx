--- v10 (2026-09-15)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45144c10fd6a46f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c74d6df18d4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b0413b9a9b42d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b5ca4712ac4078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0927ed7b4c984a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b0413b9a9b42d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f0a57d642f4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b5ca4712ac4078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>