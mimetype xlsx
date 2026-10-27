--- v11 (2026-10-07)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c74d6df18d4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd503d0540d8e4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b5ca4712ac4078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a8ad113aeb4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f0a57d642f4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b5ca4712ac4078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5181711bd7084757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a8ad113aeb4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robuste Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GED8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>