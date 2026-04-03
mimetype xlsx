--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c4f1627e2b4654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e814393e4d4df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ecefa3c87a04597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa169c82dc354cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb64586342532420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ecefa3c87a04597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6145c2a6b4494a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa169c82dc354cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>189,088</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>