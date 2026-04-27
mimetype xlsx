--- v3 (2026-04-03)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e814393e4d4df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76fc17135a34ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa169c82dc354cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc863d2796e4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6145c2a6b4494a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa169c82dc354cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07bc8882c2343d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc863d2796e4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,224</x:t>
-[...570 lines deleted...]
-        <x:is>
           <x:t>180,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>