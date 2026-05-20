--- v4 (2026-04-27)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76fc17135a34ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44365c623e104438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc863d2796e4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd590de946bfc434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07bc8882c2343d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc863d2796e4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8a240193b04b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd590de946bfc434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>