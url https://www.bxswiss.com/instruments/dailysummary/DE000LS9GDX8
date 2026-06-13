--- v5 (2026-05-20)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44365c623e104438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445b8bbba869494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd590de946bfc434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d5dd6aaa814ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8a240193b04b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd590de946bfc434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fe26808bd44899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d5dd6aaa814ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>