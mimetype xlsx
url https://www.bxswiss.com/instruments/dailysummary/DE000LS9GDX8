--- v6 (2026-06-13)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445b8bbba869494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285f8f3b60344803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d5dd6aaa814ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf485e725fa124cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fe26808bd44899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d5dd6aaa814ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6373c53be34208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf485e725fa124cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>198,699</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>