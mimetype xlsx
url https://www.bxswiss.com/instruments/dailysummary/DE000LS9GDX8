--- v7 (2026-07-21)
+++ v8 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285f8f3b60344803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773959084e7a447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf485e725fa124cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1dbf1318324500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6373c53be34208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf485e725fa124cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e1d6cc930d4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1dbf1318324500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>195,210</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,116</x:t>
-[...426 lines deleted...]
-          <x:t>196,499</x:t>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,924</x:t>
-[...26 lines deleted...]
-          <x:t>197,679</x:t>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>