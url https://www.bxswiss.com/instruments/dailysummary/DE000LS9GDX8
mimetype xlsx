--- v8 (2026-08-30)
+++ v9 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773959084e7a447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5adfac83054c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1dbf1318324500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf899008b14cd46e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e1d6cc930d4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1dbf1318324500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e220df032248d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf899008b14cd46e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>