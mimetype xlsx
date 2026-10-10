--- v9 (2026-09-20)
+++ v10 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5adfac83054c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3740de86c949fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf899008b14cd46e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1bffb9244f945ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e220df032248d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf899008b14cd46e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5161578381d45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1bffb9244f945ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>196,731</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>193,878</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>