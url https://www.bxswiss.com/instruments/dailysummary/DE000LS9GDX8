--- v10 (2026-10-10)
+++ v11 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3740de86c949fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f84d66057d420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1bffb9244f945ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d352878797f44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5161578381d45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1bffb9244f945ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e8272d1ce94c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d352878797f44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Micro- und Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>197,408</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,087</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>198,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,294</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>