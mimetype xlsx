--- v8 (2026-06-04)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf326056406b44754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70876c4496354d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77479ded11946dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520ee57cdb784e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d338129a5044b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77479ded11946dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0aa411a9134719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520ee57cdb784e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,380</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>