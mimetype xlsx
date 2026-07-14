--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70876c4496354d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed663dbf1d54008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520ee57cdb784e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d98ec143f24ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0aa411a9134719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520ee57cdb784e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e6b3a0ca8f4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d98ec143f24ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>421,380</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>