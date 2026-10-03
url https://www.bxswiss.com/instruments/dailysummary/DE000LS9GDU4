--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43b4f63e29948e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0f18ccce734893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54abfce290634e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d602354c1e4e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd667500f8aad49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54abfce290634e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51591f023de8499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d602354c1e4e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>