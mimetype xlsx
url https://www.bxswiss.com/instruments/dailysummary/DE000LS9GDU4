--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0f18ccce734893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddcedf4be544440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d602354c1e4e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7927d094bafd4787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51591f023de8499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d602354c1e4e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4959783ecd7c450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7927d094bafd4787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>