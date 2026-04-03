--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca993fcea3874349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859c78971e6d4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c51e3b4c346427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10662a3c5be74ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb8e427607e431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c51e3b4c346427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4ca994ba4c44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10662a3c5be74ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>