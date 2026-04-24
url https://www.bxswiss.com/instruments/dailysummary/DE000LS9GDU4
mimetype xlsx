--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859c78971e6d4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fce1ffb6fc34b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10662a3c5be74ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59c09d31fb84592"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4ca994ba4c44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10662a3c5be74ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca3479748ea4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59c09d31fb84592" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>