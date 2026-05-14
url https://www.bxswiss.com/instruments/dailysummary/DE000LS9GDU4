--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fce1ffb6fc34b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac19cc1df124935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59c09d31fb84592"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aa4a64c5a124d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca3479748ea4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59c09d31fb84592" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc751c6321541de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aa4a64c5a124d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>