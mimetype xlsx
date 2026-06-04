--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac19cc1df124935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf326056406b44754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aa4a64c5a124d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77479ded11946dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc751c6321541de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aa4a64c5a124d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d338129a5044b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77479ded11946dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>