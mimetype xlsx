--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf326056406b44754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed663dbf1d54008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77479ded11946dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d98ec143f24ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d338129a5044b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77479ded11946dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e6b3a0ca8f4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d98ec143f24ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>414,711</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>