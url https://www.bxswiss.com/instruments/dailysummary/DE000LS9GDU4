--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed663dbf1d54008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dcfa3a40d7440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d98ec143f24ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d15c42f74064628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e6b3a0ca8f4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d98ec143f24ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209d1d8350ae42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d15c42f74064628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>