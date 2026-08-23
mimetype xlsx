--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dcfa3a40d7440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa96063e2a264220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d15c42f74064628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e4b9facb744280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209d1d8350ae42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d15c42f74064628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497bfc79c62c4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e4b9facb744280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>