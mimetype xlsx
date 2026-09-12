--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa96063e2a264220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43b4f63e29948e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e4b9facb744280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54abfce290634e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497bfc79c62c4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e4b9facb744280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd667500f8aad49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54abfce290634e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>