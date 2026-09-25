--- v10 (2026-08-16)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d5b89a642434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2b72216c0849c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1782004509fe4a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e32df5cd01448cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56637f13ebd348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1782004509fe4a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b919470d00f46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e32df5cd01448cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...436 lines deleted...]
-          <x:t>96,735</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,724</x:t>
-[...166 lines deleted...]
-          <x:t>97,416</x:t>
+          <x:t>97,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>