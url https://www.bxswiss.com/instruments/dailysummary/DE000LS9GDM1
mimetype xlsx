--- v11 (2026-09-25)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2b72216c0849c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a52a3e8ab5c438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e32df5cd01448cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb2d0a27aea48ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b919470d00f46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e32df5cd01448cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd919e3bb7f434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb2d0a27aea48ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,041</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>