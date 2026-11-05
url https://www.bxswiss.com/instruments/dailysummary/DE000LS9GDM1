--- v12 (2026-10-15)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a52a3e8ab5c438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc337fc65dd84e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb2d0a27aea48ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908ffee6301444f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd919e3bb7f434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb2d0a27aea48ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb31972741ec4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908ffee6301444f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...382 lines deleted...]
-          <x:t>96,476</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,844</x:t>
-[...16 lines deleted...]
-          <x:t>96,192</x:t>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,060</x:t>
-[...53 lines deleted...]
-          <x:t>96,204</x:t>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,513</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>