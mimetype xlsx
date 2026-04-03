--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2774151bf98d4ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55608aad3a0b41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9faeb27b77314641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b3b8cdd0974014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980e50d43e1a4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9faeb27b77314641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49a816f6cc349ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b3b8cdd0974014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...387 lines deleted...]
-          <x:t>95,129</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,972</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>95,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,924</x:t>
-[...58 lines deleted...]
-          <x:t>95,092</x:t>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>