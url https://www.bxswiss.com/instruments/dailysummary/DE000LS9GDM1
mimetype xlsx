--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55608aad3a0b41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60190c0e44241a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b3b8cdd0974014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R895f2bba90814be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49a816f6cc349ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b3b8cdd0974014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e293c0f9ff4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R895f2bba90814be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>