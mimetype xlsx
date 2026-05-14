--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60190c0e44241a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a829cfcf09e4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R895f2bba90814be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dff040a49294a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e293c0f9ff4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R895f2bba90814be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda893e2589c74547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dff040a49294a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,188</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>95,248</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>95,388</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>