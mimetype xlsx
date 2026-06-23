--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a829cfcf09e4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097b922a9059449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dff040a49294a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdcce2327e5243a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda893e2589c74547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dff040a49294a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf6aa1fffde47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdcce2327e5243a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>95,259</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>95,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>95,217</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>