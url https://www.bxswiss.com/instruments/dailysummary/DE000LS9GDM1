--- v8 (2026-06-23)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097b922a9059449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18535d80b842475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdcce2327e5243a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3680db3875a34a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf6aa1fffde47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdcce2327e5243a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85776a4261ac4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3680db3875a34a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>95,317</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,492</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>95,662</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,582</x:t>
-[...129 lines deleted...]
-          <x:t>96,160</x:t>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,125</x:t>
-[...38 lines deleted...]
-          <x:t>95,865</x:t>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,531</x:t>
-[...4 lines deleted...]
-          <x:t>95,611</x:t>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>