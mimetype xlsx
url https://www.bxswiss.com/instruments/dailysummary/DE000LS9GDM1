--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18535d80b842475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d5b89a642434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3680db3875a34a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1782004509fe4a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85776a4261ac4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3680db3875a34a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56637f13ebd348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1782004509fe4a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldCap Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>95,741</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,011</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>