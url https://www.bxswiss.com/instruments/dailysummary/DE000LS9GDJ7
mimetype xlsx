--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d2ad0e7a504e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe965e29aa34b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3baad61c47ce4e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628af210c5134dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f135906a9049bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3baad61c47ce4e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8045aaa417694a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628af210c5134dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>