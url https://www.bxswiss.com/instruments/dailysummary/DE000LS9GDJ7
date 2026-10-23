--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe965e29aa34b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123388b8ee9d41b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628af210c5134dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R003c4657b1054601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8045aaa417694a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628af210c5134dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a95bb8dfa34d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R003c4657b1054601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>