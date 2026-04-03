--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca258d8aa7954161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549dada920ef4122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ad5b02611d41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ddf3ede72b84af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257e5ee549104dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ad5b02611d41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc3a95a02af4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ddf3ede72b84af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>