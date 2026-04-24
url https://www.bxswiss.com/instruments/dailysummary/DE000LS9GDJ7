--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549dada920ef4122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71db7c13ddf40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ddf3ede72b84af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e997334656945b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc3a95a02af4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ddf3ede72b84af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc9048a31104573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e997334656945b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>187,659</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,970</x:t>
-[...173 lines deleted...]
-          <x:t>187,539</x:t>
+          <x:t>187,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,522</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>188,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>