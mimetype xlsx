--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71db7c13ddf40d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9aa943a20446c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e997334656945b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9536d0d168de4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc9048a31104573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e997334656945b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e79e0d7a72d4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9536d0d168de4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,431</x:t>
-[...279 lines deleted...]
-          <x:t>193,062</x:t>
+          <x:t>191,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>