--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9aa943a20446c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5621f2ec8ba480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9536d0d168de4ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d32f782bdf4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e79e0d7a72d4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9536d0d168de4ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e84a2c9b2a4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d32f782bdf4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>