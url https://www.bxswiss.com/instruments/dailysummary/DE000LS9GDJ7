--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5621f2ec8ba480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61aa043e5b724ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d32f782bdf4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6f8b33a96e405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e84a2c9b2a4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d32f782bdf4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f16dc0c89f42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6f8b33a96e405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>191,376</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,078</x:t>
-[...129 lines deleted...]
-          <x:t>190,806</x:t>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,764</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>190,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>