--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61aa043e5b724ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54949d7ccd24a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6f8b33a96e405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25adc7583ac64e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f16dc0c89f42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6f8b33a96e405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8e742119244080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25adc7583ac64e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,438</x:t>
@@ -710,31 +285,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>