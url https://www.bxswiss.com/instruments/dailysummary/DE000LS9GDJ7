--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54949d7ccd24a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588524564f874be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25adc7583ac64e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc9c90e4bd84dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8e742119244080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25adc7583ac64e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R608daa926248415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc9c90e4bd84dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...178 lines deleted...]
-          <x:t>197,028</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,873</x:t>
-[...350 lines deleted...]
-          <x:t>198,864</x:t>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>