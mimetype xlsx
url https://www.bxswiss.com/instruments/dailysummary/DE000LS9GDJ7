--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588524564f874be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7481514eea4b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc9c90e4bd84dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35ac996dba24829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R608daa926248415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc9c90e4bd84dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a615bacc0c4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35ac996dba24829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>