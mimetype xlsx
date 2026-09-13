--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7481514eea4b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d2ad0e7a504e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35ac996dba24829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3baad61c47ce4e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a615bacc0c4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35ac996dba24829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f135906a9049bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3baad61c47ce4e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GDJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>198,922</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>