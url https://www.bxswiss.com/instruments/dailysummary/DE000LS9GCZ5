--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88b7910fb2749f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00e7a81f851454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430fcd11afcc44e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c0c307a0884aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31861819464c43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430fcd11afcc44e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaa1ca4a65343bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c0c307a0884aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>178,148</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>