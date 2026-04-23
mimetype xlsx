--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00e7a81f851454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485bb36bf95f4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c0c307a0884aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ae9e9811a2480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaa1ca4a65343bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c0c307a0884aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20265d9452f404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ae9e9811a2480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>