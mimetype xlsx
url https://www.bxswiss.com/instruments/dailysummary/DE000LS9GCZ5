--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485bb36bf95f4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571d6a0317f24115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ae9e9811a2480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91d318bde604665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20265d9452f404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ae9e9811a2480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6db49fe930e425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91d318bde604665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>