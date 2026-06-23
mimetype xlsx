--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571d6a0317f24115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca0491d16bc4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91d318bde604665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f47cb9ed0c4610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6db49fe930e425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91d318bde604665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0975ad61fb54bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f47cb9ed0c4610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>181,336</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>