--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca0491d16bc4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb6f94dd5e544c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f47cb9ed0c4610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b555ecfe8e24f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0975ad61fb54bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f47cb9ed0c4610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ea3463edde408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b555ecfe8e24f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>192,244</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>196,449</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>