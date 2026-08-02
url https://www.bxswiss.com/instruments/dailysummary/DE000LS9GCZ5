--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb6f94dd5e544c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f5fac3e24549cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b555ecfe8e24f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85d1987ab3f45eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ea3463edde408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b555ecfe8e24f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7425e78185f24b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85d1987ab3f45eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>