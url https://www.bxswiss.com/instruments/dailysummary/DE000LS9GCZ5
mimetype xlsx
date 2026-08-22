--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f5fac3e24549cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565a48e6d5544988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85d1987ab3f45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd378fff923a64218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7425e78185f24b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85d1987ab3f45eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7aff5d28d4a435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd378fff923a64218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>