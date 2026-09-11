--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565a48e6d5544988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a87baa820240af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd378fff923a64218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1e40893b834427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7aff5d28d4a435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd378fff923a64218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cd4eb71c59465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1e40893b834427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>