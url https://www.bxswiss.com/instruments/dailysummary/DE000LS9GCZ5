--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a87baa820240af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e96cc3fc5854349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1e40893b834427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c4d5a60bba4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cd4eb71c59465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1e40893b834427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e7ed39ce3843a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c4d5a60bba4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>