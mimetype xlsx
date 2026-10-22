--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e96cc3fc5854349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3eb2f564614d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c4d5a60bba4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d2981287bef4baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e7ed39ce3843a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c4d5a60bba4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54526496c83842e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d2981287bef4baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie / Internetwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>