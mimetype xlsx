--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60179f3f4cd74511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e368f63f2b438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa9c5909e584e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808b1ab32294476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d47118f1d804cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa9c5909e584e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e329523d30143b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808b1ab32294476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>271,974</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>