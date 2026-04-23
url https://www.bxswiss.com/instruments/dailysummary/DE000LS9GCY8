--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e368f63f2b438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2876a0268e1549e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808b1ab32294476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf7f1b0c30b488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e329523d30143b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808b1ab32294476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749841fde4fd4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf7f1b0c30b488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>252,975</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>251,003</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>253,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>