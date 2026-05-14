--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2876a0268e1549e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d582203ebf4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf7f1b0c30b488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde38e94598024348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749841fde4fd4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf7f1b0c30b488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a7028d1bf54a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde38e94598024348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>