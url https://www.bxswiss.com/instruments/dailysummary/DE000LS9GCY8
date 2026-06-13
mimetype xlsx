--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d582203ebf4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66144ddb61a243f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde38e94598024348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8639274b78864039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a7028d1bf54a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde38e94598024348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14383ddacc08482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8639274b78864039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>256,858</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,575</x:t>
-[...168 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>255,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,129</x:t>
-[...306 lines deleted...]
-          <x:t>254,256</x:t>
+          <x:t>255,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>