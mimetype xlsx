--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66144ddb61a243f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e2e883c1044c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8639274b78864039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955b82edb3514407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14383ddacc08482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8639274b78864039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c7fc7ba7f84fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955b82edb3514407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>