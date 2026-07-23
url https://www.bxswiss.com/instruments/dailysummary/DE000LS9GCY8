--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e2e883c1044c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4e77c0b2824298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955b82edb3514407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ab9caa41b748fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c7fc7ba7f84fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955b82edb3514407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f873a2ea194c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ab9caa41b748fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>