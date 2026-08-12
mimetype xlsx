--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4e77c0b2824298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3b51ea5dee44a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ab9caa41b748fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf409d5a6986a4642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f873a2ea194c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ab9caa41b748fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee28ec2de124af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf409d5a6986a4642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>