--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3b51ea5dee44a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f98ea70587e44ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf409d5a6986a4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdccd4c5642e4011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee28ec2de124af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf409d5a6986a4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e88734a62249ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdccd4c5642e4011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>