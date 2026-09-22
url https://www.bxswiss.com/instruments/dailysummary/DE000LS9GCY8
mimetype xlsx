--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f98ea70587e44ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78655152fe454c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdccd4c5642e4011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82adb235f411437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e88734a62249ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdccd4c5642e4011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7251f2aed7422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82adb235f411437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>