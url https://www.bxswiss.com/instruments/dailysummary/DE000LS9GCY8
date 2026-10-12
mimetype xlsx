--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78655152fe454c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1b319d271c422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82adb235f411437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8ed91c04da4eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7251f2aed7422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82adb235f411437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcca5063e1941a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8ed91c04da4eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>297,397</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,583</x:t>
-[...38 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>300,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>301,197</x:t>
-[...171 lines deleted...]
-          <x:t>298,792</x:t>
+          <x:t>294,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>