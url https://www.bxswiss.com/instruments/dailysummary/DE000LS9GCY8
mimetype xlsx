--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1b319d271c422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd82894915541d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8ed91c04da4eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c6d7ab65bd4c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcca5063e1941a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8ed91c04da4eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707db4a4820b4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c6d7ab65bd4c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valueinvest nach WarrenBuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>301,197</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>294,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>