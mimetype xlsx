--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e68b04a0254d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635b6b04af644b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ae9884bcaf47a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra691fe9e9ad0439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2457bd299a4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ae9884bcaf47a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d71a444eb3e44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra691fe9e9ad0439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>