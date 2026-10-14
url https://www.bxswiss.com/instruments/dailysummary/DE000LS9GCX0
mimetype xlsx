--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635b6b04af644b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3714f90e534dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra691fe9e9ad0439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f9de54610046f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d71a444eb3e44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra691fe9e9ad0439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41277c3b1f564ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f9de54610046f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>