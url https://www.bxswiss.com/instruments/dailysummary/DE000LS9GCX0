--- v15 (2026-10-14)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3714f90e534dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra765c1c9b93f4f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f9de54610046f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339a53ce29a6496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41277c3b1f564ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f9de54610046f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3c1f4484274cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339a53ce29a6496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>136,662</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,926</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>136,533</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>