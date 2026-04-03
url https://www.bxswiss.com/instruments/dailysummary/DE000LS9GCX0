--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136006d82093439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7380348c244964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b5df1e505547e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121af5b1cb824e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9dd869d14949a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b5df1e505547e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc698f84e60468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121af5b1cb824e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>