--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7380348c244964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf006aba23bf94f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121af5b1cb824e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc3ad6a9a7f4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc698f84e60468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121af5b1cb824e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4f7b2e39744765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc3ad6a9a7f4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>