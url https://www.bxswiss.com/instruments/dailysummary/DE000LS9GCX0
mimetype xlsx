--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf006aba23bf94f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614581ac36ff44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc3ad6a9a7f4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03e52c0189444d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4f7b2e39744765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc3ad6a9a7f4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3473a87da2f549c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03e52c0189444d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>