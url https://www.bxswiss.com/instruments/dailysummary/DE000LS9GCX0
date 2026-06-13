--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614581ac36ff44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14f4999f4354a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03e52c0189444d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f04054e6132465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3473a87da2f549c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03e52c0189444d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c5873c54354c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f04054e6132465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>