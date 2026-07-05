--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14f4999f4354a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508c200ae86f4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f04054e6132465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee6822ece3b4156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c5873c54354c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f04054e6132465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962ae3c969d547d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee6822ece3b4156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>