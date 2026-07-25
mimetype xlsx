--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508c200ae86f4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e833bd04654ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee6822ece3b4156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8a327492d04d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962ae3c969d547d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee6822ece3b4156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b5013d6a364577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8a327492d04d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>