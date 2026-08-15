--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e833bd04654ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37cb51eea9884368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8a327492d04d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83b377984634a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b5013d6a364577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8a327492d04d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5ef236dc664a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83b377984634a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>