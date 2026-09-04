--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37cb51eea9884368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e68b04a0254d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83b377984634a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ae9884bcaf47a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5ef236dc664a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83b377984634a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2457bd299a4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ae9884bcaf47a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Naturaktienindizes saisonal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>