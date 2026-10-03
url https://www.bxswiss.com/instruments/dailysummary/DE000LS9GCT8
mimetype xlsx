--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0383b7a48240400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae5e6d816ae4b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30d177236274fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf7efc8508a4d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17cf7f5d3794b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30d177236274fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48de549960a4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf7efc8508a4d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>