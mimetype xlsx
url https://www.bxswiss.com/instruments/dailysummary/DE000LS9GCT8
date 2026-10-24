--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae5e6d816ae4b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42a3e2e9a1e4a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf7efc8508a4d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1858dcc1c24090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48de549960a4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf7efc8508a4d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1519ae1c7f461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1858dcc1c24090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>