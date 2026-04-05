--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae807158de9c4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9b3f3a3d25450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd793f07d35724bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803bbbed9d16450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d235de6df7d4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd793f07d35724bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0312c32a83cd4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803bbbed9d16450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>378,100</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>371,741</x:t>
-[...156 lines deleted...]
-          <x:t>353,255</x:t>
+          <x:t>366,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>363,355</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>