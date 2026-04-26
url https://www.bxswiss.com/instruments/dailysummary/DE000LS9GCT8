--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9b3f3a3d25450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf309c7b7a724545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803bbbed9d16450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f327b7ea184393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0312c32a83cd4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803bbbed9d16450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215cb3b576044781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f327b7ea184393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>