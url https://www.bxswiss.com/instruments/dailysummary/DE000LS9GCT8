--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf309c7b7a724545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc9f0536da34102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f327b7ea184393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9759dd7dad140f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215cb3b576044781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f327b7ea184393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a63d038aa043f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9759dd7dad140f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>