--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc9f0536da34102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6456946f39c74439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9759dd7dad140f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e1400f3a724c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a63d038aa043f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9759dd7dad140f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9bf221e4ca433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e1400f3a724c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>