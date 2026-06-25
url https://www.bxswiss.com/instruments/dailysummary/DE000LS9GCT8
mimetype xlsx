--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6456946f39c74439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a95695ad31840d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e1400f3a724c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedc4e8cb8e541a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9bf221e4ca433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e1400f3a724c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R859c26b3bdd74f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedc4e8cb8e541a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>