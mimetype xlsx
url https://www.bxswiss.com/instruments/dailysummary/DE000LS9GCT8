--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a95695ad31840d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbe3579697642d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedc4e8cb8e541a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9973a7768d3a4760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R859c26b3bdd74f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedc4e8cb8e541a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6203a295e84e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9973a7768d3a4760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>349,081</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>348,508</x:t>
-[...404 lines deleted...]
-          <x:t>325,936</x:t>
+          <x:t>341,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>