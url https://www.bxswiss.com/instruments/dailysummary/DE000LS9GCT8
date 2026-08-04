--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbe3579697642d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf78f9557d2c4c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9973a7768d3a4760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337eeced77b640b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6203a295e84e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9973a7768d3a4760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe402b62f5a848ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337eeced77b640b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>346,276</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>345,747</x:t>
-[...512 lines deleted...]
-          <x:t>335,129</x:t>
+          <x:t>335,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>