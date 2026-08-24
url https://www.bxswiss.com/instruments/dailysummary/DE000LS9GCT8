--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf78f9557d2c4c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47368d4cc76d427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337eeced77b640b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014e10ac31eb4c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe402b62f5a848ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337eeced77b640b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e1ac35111d4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014e10ac31eb4c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>