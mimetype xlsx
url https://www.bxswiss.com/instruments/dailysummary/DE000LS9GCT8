--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47368d4cc76d427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0383b7a48240400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014e10ac31eb4c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30d177236274fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e1ac35111d4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014e10ac31eb4c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17cf7f5d3794b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30d177236274fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GCT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>