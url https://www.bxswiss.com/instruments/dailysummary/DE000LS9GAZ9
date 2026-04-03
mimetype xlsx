--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re230104b1eb3455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b70b8d7ed240cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cfaddebd7354d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940fb7071a214b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6f785f7fa34e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cfaddebd7354d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ff7d18de244d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940fb7071a214b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>