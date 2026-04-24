--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b70b8d7ed240cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6beaada57c324f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940fb7071a214b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd780c235deaa4b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ff7d18de244d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940fb7071a214b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0761299207b46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd780c235deaa4b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>