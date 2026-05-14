--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6beaada57c324f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982231da97e748f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd780c235deaa4b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e347447a30449b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0761299207b46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd780c235deaa4b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f692920f8144a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e347447a30449b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>