--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982231da97e748f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb8affc30d8461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e347447a30449b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c7f09022724285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f692920f8144a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e347447a30449b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c9b61800964b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c7f09022724285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>