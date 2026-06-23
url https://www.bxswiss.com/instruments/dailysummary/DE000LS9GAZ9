--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb8affc30d8461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b32d2ef038144de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c7f09022724285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e1bdc8b1124891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c9b61800964b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c7f09022724285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779a269e5d9041b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e1bdc8b1124891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>