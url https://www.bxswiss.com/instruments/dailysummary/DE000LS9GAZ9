--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b32d2ef038144de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36dbb09891e4bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e1bdc8b1124891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de78256b1114dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779a269e5d9041b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e1bdc8b1124891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07fb9ffbbe3f4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de78256b1114dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>