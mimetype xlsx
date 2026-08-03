--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36dbb09891e4bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa02369ffb24442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de78256b1114dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d29b1aafcd4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07fb9ffbbe3f4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de78256b1114dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c1e21f8a6a4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d29b1aafcd4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>