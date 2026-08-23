--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa02369ffb24442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0994d7bd62491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d29b1aafcd4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fd1770f30a46ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c1e21f8a6a4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d29b1aafcd4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18afe6579fbf4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fd1770f30a46ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>