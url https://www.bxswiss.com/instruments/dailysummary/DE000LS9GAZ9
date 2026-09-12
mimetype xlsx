--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0994d7bd62491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a29fa3eda7e40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fd1770f30a46ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fc5cf78eb248ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18afe6579fbf4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fd1770f30a46ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ef3d53cbff4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fc5cf78eb248ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>253,620</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>253,332</x:t>
-[...544 lines deleted...]
-          <x:t>256,560</x:t>
+          <x:t>251,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>