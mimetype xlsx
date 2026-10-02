--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a29fa3eda7e40c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3632605c1c437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fc5cf78eb248ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776b322b90a4496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ef3d53cbff4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fc5cf78eb248ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a21bd1a878644cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776b322b90a4496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>