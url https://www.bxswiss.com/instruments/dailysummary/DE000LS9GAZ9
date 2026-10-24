--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3632605c1c437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e6baf3221a46ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776b322b90a4496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b177b85ccd4dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a21bd1a878644cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776b322b90a4496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24ac39fcc52454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b177b85ccd4dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte TOP FLOP Reversal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>