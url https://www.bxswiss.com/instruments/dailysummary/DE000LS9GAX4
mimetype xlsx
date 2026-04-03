--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a71755e7e6b4f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c527ec087e74b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6fb8a7e558466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912580fb80934d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a279d4057164c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6fb8a7e558466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f70e26152445ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912580fb80934d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>