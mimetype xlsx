--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c527ec087e74b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97975326ec1c444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912580fb80934d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43c4ee8975d40e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f70e26152445ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912580fb80934d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6458ed6989406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43c4ee8975d40e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>