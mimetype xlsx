--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97975326ec1c444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6281ef05a184517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43c4ee8975d40e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b92bb746761435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6458ed6989406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43c4ee8975d40e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3394d76b26d4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b92bb746761435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>