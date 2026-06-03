--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6281ef05a184517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d730248ee014db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b92bb746761435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823acc364f7e44eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3394d76b26d4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b92bb746761435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8191b100cf467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823acc364f7e44eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>