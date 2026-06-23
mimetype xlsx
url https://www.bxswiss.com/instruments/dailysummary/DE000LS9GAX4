--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d730248ee014db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4e63074f244946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823acc364f7e44eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a87877443af426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8191b100cf467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823acc364f7e44eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7035e4a64a345d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a87877443af426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>