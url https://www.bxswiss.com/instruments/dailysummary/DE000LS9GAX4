--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4e63074f244946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d078d268c34f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a87877443af426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e19d0ed1af34c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7035e4a64a345d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a87877443af426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddad21c90d54514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e19d0ed1af34c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>670,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>