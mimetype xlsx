--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d078d268c34f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ede00480f944180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e19d0ed1af34c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6beeaa2853b543a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddad21c90d54514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e19d0ed1af34c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf120068f394d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6beeaa2853b543a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>