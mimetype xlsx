--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ede00480f944180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c21d76ab3240b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6beeaa2853b543a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab6dc939043e48ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf120068f394d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6beeaa2853b543a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a0a2bccf4e49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab6dc939043e48ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>