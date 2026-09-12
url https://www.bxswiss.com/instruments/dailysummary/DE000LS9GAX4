--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c21d76ab3240b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5ed26564e74a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab6dc939043e48ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd172effae5b14a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a0a2bccf4e49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab6dc939043e48ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7dfcea158424b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd172effae5b14a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>