--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5ed26564e74a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4030f61ea0c34419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd172effae5b14a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0354cf30167248db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7dfcea158424b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd172effae5b14a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595e5ed3b06040a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0354cf30167248db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>