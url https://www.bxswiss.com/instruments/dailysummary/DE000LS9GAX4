--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4030f61ea0c34419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60e8b9196444da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0354cf30167248db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af4a894cbc1423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595e5ed3b06040a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0354cf30167248db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4e3f4fcad64ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af4a894cbc1423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BetaTwo - Moderne Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>