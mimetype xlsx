--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e78aa865b7b4eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619c27fae84d49c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96aefb4f6ec94169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1aa338cd36a4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4517205a464d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96aefb4f6ec94169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6c2864434d48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1aa338cd36a4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>