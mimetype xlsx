--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619c27fae84d49c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8a7dad3ab743f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1aa338cd36a4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3b19c4a7a74ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6c2864434d48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1aa338cd36a4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfdb9a34a98463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3b19c4a7a74ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>147,273</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>144,134</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>