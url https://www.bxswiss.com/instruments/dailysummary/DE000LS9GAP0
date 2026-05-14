--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8a7dad3ab743f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b771b0faf542a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3b19c4a7a74ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8723641f443e4af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfdb9a34a98463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3b19c4a7a74ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350c1eb544784536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8723641f443e4af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>