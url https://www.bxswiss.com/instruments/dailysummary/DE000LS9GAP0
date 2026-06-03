--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b771b0faf542a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c318d9c8f6453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8723641f443e4af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re558c2ab9c774881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350c1eb544784536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8723641f443e4af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e496a4acf74622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re558c2ab9c774881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>