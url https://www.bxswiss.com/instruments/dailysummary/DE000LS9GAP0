--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c318d9c8f6453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa97bad03efc4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re558c2ab9c774881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb394b593204e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e496a4acf74622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re558c2ab9c774881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c83c474d454bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb394b593204e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>161,095</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,555</x:t>
-[...193 lines deleted...]
-          <x:t>167,028</x:t>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>