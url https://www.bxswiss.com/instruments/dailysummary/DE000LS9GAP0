--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa97bad03efc4823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ae31c9d1554f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb394b593204e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7061622a4fa4a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c83c474d454bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb394b593204e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e963823d5954da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7061622a4fa4a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>