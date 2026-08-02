--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ae31c9d1554f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ef6201774747c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7061622a4fa4a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fb4beb7a7b4c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e963823d5954da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7061622a4fa4a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f524d1f59549e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fb4beb7a7b4c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,351</x:t>
-[...522 lines deleted...]
-          <x:t>160,951</x:t>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>