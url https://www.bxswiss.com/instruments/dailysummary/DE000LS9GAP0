--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ef6201774747c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f6dc5888054972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fb4beb7a7b4c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3360c8985bd4c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f524d1f59549e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fb4beb7a7b4c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40292441344b4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3360c8985bd4c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>