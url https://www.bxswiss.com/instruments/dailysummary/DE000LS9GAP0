--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f6dc5888054972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6e08e98e944a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3360c8985bd4c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00be095f1f404c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40292441344b4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3360c8985bd4c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75dfab2457dd49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00be095f1f404c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>170,193</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,994</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>169,471</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>