--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6e08e98e944a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e70d3c22c054b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00be095f1f404c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9fc1136c7f4b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75dfab2457dd49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00be095f1f404c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399e7be96df14add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9fc1136c7f4b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>