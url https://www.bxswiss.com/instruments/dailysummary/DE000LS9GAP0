--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e70d3c22c054b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e54344f5c14aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9fc1136c7f4b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52c9280163f4b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399e7be96df14add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9fc1136c7f4b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa89ff31530f48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52c9280163f4b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium Basiswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>