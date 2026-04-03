--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423384b5e423436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2308980c8b8747c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56717a4e73264b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1955997d5744d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431e66527a5c4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56717a4e73264b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62902e15b6c4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1955997d5744d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>688,920</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>