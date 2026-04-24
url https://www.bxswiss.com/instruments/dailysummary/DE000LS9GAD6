--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2308980c8b8747c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ffed67993d402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1955997d5744d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d18cc417c342e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62902e15b6c4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1955997d5744d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a43899c36c423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d18cc417c342e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>