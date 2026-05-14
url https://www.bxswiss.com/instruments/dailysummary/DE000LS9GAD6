--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ffed67993d402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d79cbd824194c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d18cc417c342e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa781aeb62749e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a43899c36c423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d18cc417c342e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f58ad678434f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa781aeb62749e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>