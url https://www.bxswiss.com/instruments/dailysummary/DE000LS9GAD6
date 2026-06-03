--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d79cbd824194c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc598ea2eca54118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa781aeb62749e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cd3322a5d04860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f58ad678434f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa781aeb62749e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59b4c340ca34672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cd3322a5d04860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>783,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>