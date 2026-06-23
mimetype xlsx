--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc598ea2eca54118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056c548968d64445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cd3322a5d04860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb53b10f66d3428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59b4c340ca34672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cd3322a5d04860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76387aead1442fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb53b10f66d3428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>768,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>740,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>