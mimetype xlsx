--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056c548968d64445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fbc93341ca4d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb53b10f66d3428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a08b4eff010426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76387aead1442fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb53b10f66d3428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70014d829f1b4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a08b4eff010426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>