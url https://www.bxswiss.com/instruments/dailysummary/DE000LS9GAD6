--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fbc93341ca4d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9944226a7041c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a08b4eff010426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccaef09cbdc40a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70014d829f1b4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a08b4eff010426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7027ccf42789425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccaef09cbdc40a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>764,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>