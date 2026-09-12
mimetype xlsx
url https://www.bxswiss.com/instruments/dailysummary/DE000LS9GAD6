--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9944226a7041c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7418aed85746dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccaef09cbdc40a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9f3eb6b4c844a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7027ccf42789425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccaef09cbdc40a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff191e6d1004790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9f3eb6b4c844a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>634,745</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>