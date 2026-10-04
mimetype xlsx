--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7418aed85746dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3facf543cb864d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9f3eb6b4c844a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c528aee3384bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff191e6d1004790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9f3eb6b4c844a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84199c6c27b42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c528aee3384bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>730,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>