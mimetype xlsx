--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3facf543cb864d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a84612163a4030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c528aee3384bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadba4d0e4bd48c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84199c6c27b42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c528aee3384bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2217c1fa0744b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadba4d0e4bd48c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GAD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>723,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>