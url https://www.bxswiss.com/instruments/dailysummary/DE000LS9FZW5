--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2f3b67ca474c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d35779ee3dd435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55b2cfaf7b64827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2daf776c7e7b4939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255c0e6050ab4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55b2cfaf7b64827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdddb844a49264612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2daf776c7e7b4939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>