--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d35779ee3dd435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e72fbca39d4b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2daf776c7e7b4939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694d1432ab55406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdddb844a49264612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2daf776c7e7b4939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7744c7302f764012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694d1432ab55406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>