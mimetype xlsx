--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e72fbca39d4b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf582019608884162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694d1432ab55406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab918fc61bb47be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7744c7302f764012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694d1432ab55406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238cc4ca59a24a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab918fc61bb47be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>