--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf582019608884162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12702e7543614bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab918fc61bb47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39bf19667d114287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238cc4ca59a24a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab918fc61bb47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63178657bbc34e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39bf19667d114287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>