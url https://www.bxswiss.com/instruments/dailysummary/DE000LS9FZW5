--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12702e7543614bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a15ad9f3c04295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39bf19667d114287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3739daf995f7400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63178657bbc34e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39bf19667d114287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf88e7b94684a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3739daf995f7400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>