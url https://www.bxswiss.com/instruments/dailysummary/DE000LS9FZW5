--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a15ad9f3c04295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3434b8a64544bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3739daf995f7400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf54d7997a634453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf88e7b94684a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3739daf995f7400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf243ab94ce31496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf54d7997a634453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>200,762</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,528</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>