--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3434b8a64544bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0854bab4b1a4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf54d7997a634453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963e3c450cf04afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf243ab94ce31496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf54d7997a634453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c65dd2a93d481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963e3c450cf04afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,218</x:t>
-[...259 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>200,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,982</x:t>
-[...26 lines deleted...]
-          <x:t>205,114</x:t>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,866</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>202,549</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>