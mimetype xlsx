--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0854bab4b1a4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f439dcfd981401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963e3c450cf04afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5eefd1026724e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c65dd2a93d481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963e3c450cf04afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c8d1adcf004426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5eefd1026724e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,982</x:t>
-[...26 lines deleted...]
-          <x:t>205,114</x:t>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,866</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>203,368</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>