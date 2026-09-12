--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f439dcfd981401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc56c654f4a840bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5eefd1026724e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d78f7a333a444e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c8d1adcf004426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5eefd1026724e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b82111ead24e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d78f7a333a444e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>