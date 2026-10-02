--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc56c654f4a840bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8e82787e794644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d78f7a333a444e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4a18e5e9da478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b82111ead24e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d78f7a333a444e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb08f2ac7a24b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4a18e5e9da478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>