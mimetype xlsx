--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8e82787e794644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebeae8863634dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4a18e5e9da478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5277280c54e34319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb08f2ac7a24b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4a18e5e9da478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b09358e1ec44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5277280c54e34319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeitsstrat. GCX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>