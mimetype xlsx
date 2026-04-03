--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491e99ddb2de485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ed41bca42940a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8638fe39a7014a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262911df8bdf446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c303923f8b4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8638fe39a7014a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ed1deb099e440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262911df8bdf446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>