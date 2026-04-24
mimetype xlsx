--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ed41bca42940a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb449a503b1754fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262911df8bdf446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae0936cdf6240f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ed1deb099e440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262911df8bdf446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95256097e3d4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae0936cdf6240f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>