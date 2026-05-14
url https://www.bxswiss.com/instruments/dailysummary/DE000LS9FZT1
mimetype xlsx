--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb449a503b1754fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbf9e8d07d74d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae0936cdf6240f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3556d878c84397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95256097e3d4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae0936cdf6240f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285a6743ba44493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3556d878c84397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>