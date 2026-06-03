--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbf9e8d07d74d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb9cfab594c4fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3556d878c84397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3bb5cf9b0a4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285a6743ba44493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3556d878c84397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1958ab62a944934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3bb5cf9b0a4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>