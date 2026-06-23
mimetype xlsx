--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb9cfab594c4fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519d6d9bde5f4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3bb5cf9b0a4777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc0859c8fc74c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1958ab62a944934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3bb5cf9b0a4777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ef7953a2254c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc0859c8fc74c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>