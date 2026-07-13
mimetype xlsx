--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519d6d9bde5f4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7579d636a66f4739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc0859c8fc74c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bee524d83e74195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ef7953a2254c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc0859c8fc74c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c53994ebf4b4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bee524d83e74195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>