--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7579d636a66f4739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45e20bc438243ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bee524d83e74195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bc0e2ff65440b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c53994ebf4b4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bee524d83e74195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0800ad7797424740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bc0e2ff65440b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>