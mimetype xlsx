--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45e20bc438243ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6b7f92646e487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bc0e2ff65440b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1d101a655f4751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0800ad7797424740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bc0e2ff65440b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de7d4c685bf4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1d101a655f4751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>84,033</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>