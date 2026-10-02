--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6b7f92646e487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd49dbdd3b9434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1d101a655f4751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63029c18f3b441b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de7d4c685bf4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1d101a655f4751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e6ca8115284c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63029c18f3b441b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>