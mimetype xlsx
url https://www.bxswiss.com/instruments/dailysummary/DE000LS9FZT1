--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd49dbdd3b9434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f6d5ae5f1246a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63029c18f3b441b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720e386383ea45f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e6ca8115284c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63029c18f3b441b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7457b6b274434cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720e386383ea45f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSI Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,631</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>89,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>