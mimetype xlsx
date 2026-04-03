--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6cb905e40643b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad0ac12a4bd4625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26c964c459f415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1263721e8213402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88861a5311a426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26c964c459f415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed92571c79a489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1263721e8213402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>