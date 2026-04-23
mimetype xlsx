--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad0ac12a4bd4625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc918ec58a4d543f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1263721e8213402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7be004b13bb94c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed92571c79a489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1263721e8213402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113c06892931458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7be004b13bb94c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,832</x:t>
@@ -791,31 +346,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>