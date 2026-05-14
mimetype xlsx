--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc918ec58a4d543f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc1ddafb6bc443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7be004b13bb94c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25702bfd404a4329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113c06892931458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7be004b13bb94c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb02e8e64744624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25702bfd404a4329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>