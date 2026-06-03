--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc1ddafb6bc443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e378fe04d54ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25702bfd404a4329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3023b747cf64653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb02e8e64744624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25702bfd404a4329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdedf2e821a443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3023b747cf64653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,412 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>289,109</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>