--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e378fe04d54ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943296a76932422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3023b747cf64653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0ab5f1e2e643dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdedf2e821a443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3023b747cf64653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56f6329ae504ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0ab5f1e2e643dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -530,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>