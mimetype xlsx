--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943296a76932422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e4d88ad0394d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0ab5f1e2e643dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c75c890183b4b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56f6329ae504ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0ab5f1e2e643dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba09fac8f8240eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c75c890183b4b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>