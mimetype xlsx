--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e4d88ad0394d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e28e87b99e4bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c75c890183b4b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24af6d045e7547a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba09fac8f8240eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c75c890183b4b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3b1ef854b7409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24af6d045e7547a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>