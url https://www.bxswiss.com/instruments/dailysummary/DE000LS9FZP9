--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e28e87b99e4bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08379c2081bf4e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24af6d045e7547a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7471bb7bc64662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3b1ef854b7409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24af6d045e7547a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf57497ab1b7f46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7471bb7bc64662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>