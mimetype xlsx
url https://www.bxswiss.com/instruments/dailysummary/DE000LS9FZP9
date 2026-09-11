--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08379c2081bf4e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adf75f0de6f4cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7471bb7bc64662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88dbe8058eb04e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf57497ab1b7f46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7471bb7bc64662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf6142cd6de4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88dbe8058eb04e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>