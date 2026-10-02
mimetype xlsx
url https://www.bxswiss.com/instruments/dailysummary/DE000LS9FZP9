--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adf75f0de6f4cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re199dc7c9b7d4554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88dbe8058eb04e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4481d3c074dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf6142cd6de4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88dbe8058eb04e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7ad557fa33418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4481d3c074dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>