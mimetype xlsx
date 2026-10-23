--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re199dc7c9b7d4554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0936fff7ae466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4481d3c074dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a77a95fc64e4892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7ad557fa33418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4481d3c074dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23319bf24f884766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a77a95fc64e4892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>