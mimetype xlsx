--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf922016bfa334ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a60c94681044bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b77573eedc4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c351c2fa329442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e20c8cf852e4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b77573eedc4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dba7302b044655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c351c2fa329442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>