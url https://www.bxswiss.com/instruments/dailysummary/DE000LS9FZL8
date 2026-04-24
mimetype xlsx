--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a60c94681044bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d56cb8fb524210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c351c2fa329442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36144c988eb64e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dba7302b044655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c351c2fa329442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847dd9fdf4204a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36144c988eb64e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>177,636</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,871</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,342</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>