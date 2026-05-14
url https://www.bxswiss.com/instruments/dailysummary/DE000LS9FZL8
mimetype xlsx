--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d56cb8fb524210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radaedbf357154821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36144c988eb64e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8083267786274d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847dd9fdf4204a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36144c988eb64e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re586e37ee8f44ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8083267786274d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>182,986</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,002</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>182,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>