--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radaedbf357154821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra360094335c64b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8083267786274d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d580b78be3f48e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re586e37ee8f44ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8083267786274d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846368e871344bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d580b78be3f48e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>