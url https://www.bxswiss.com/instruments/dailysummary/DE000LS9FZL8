--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra360094335c64b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1274407623c843a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d580b78be3f48e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99991041eb04eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846368e871344bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d580b78be3f48e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4903187281f4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99991041eb04eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>