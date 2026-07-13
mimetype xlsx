--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1274407623c843a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24f57b5af584b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99991041eb04eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0905e2e4a7884397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4903187281f4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99991041eb04eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8456235d2784148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0905e2e4a7884397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>