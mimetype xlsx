--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24f57b5af584b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea0c9dc8a1c4b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0905e2e4a7884397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5184ba4d96074800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8456235d2784148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0905e2e4a7884397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaabfbd67ea24c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5184ba4d96074800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,015</x:t>
-[...313 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>