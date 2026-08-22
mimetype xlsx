--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea0c9dc8a1c4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3679166f07f34a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5184ba4d96074800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986fb40fb47246a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaabfbd67ea24c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5184ba4d96074800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6320ec670501465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986fb40fb47246a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,996</x:t>
@@ -764,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>