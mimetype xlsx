--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3679166f07f34a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47b91bd4d8544b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986fb40fb47246a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2662a4cd5b4d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6320ec670501465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986fb40fb47246a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50fb7bc057d344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2662a4cd5b4d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,566 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...150 lines deleted...]
-          <x:t>193,265</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,676</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>192,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>