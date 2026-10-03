--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47b91bd4d8544b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6b19d942894461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2662a4cd5b4d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e06d0cd80ad4c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50fb7bc057d344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2662a4cd5b4d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd238d8cfa4a143f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e06d0cd80ad4c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>