--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6b19d942894461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84135f8f3104bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e06d0cd80ad4c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0794cc1944f54cc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd238d8cfa4a143f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e06d0cd80ad4c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c69237f3be44ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0794cc1944f54cc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Weltweit Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>