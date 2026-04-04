--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8812fb0096240ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0493a5e2684647cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97623a989358471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30f8a1bc86f4eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8622184020431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97623a989358471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d672e3a2ea847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30f8a1bc86f4eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>108,019</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,238</x:t>
-[...625 lines deleted...]
-          <x:t>103,696</x:t>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>