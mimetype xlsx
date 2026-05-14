--- v5 (2026-04-04)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0493a5e2684647cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb44873bb3ff45fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30f8a1bc86f4eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c791d2cc4f4983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d672e3a2ea847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30f8a1bc86f4eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d3f81e4bf446db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c791d2cc4f4983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>116,405</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>