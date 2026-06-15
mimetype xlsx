--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb44873bb3ff45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0de005ec414d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c791d2cc4f4983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765344d2eddb4c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d3f81e4bf446db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c791d2cc4f4983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff4e2938f374afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765344d2eddb4c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>180,195</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>