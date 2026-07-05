--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0de005ec414d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1ede731444432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765344d2eddb4c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84d12a8ae30497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff4e2938f374afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765344d2eddb4c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b0bbb660364bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84d12a8ae30497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>