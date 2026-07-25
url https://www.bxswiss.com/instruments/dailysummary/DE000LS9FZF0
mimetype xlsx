--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1ede731444432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb736fb3dde0840f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84d12a8ae30497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7981b6b909084836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b0bbb660364bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84d12a8ae30497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red33d0053d204fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7981b6b909084836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>