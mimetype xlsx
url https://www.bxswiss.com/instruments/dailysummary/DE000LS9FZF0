--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb736fb3dde0840f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6772987ffb2431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7981b6b909084836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f48cf00e674efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red33d0053d204fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7981b6b909084836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a047a990e74ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f48cf00e674efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>