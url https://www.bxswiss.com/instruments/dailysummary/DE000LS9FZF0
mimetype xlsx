--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6772987ffb2431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80fa00b67ec8465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f48cf00e674efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e720bd8bcd4578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a047a990e74ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f48cf00e674efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab062e37622f4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e720bd8bcd4578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>