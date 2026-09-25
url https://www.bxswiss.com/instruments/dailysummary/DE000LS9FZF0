--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80fa00b67ec8465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2effbcc26d9c4fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e720bd8bcd4578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d19d6f24c0747a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab062e37622f4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e720bd8bcd4578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818655db4f6d4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d19d6f24c0747a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>