--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2effbcc26d9c4fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06de59197d44497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d19d6f24c0747a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4e28a3930849ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818655db4f6d4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d19d6f24c0747a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cfeeea487f4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4e28a3930849ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>