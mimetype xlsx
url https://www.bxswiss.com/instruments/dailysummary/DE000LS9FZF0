--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06de59197d44497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69374d808f045f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4e28a3930849ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9f4e8dbe684ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cfeeea487f4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4e28a3930849ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0734d6beb17f42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9f4e8dbe684ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haowenshan I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>