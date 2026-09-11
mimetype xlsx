--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbd6b867e3a4243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36ea8c311f947c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21fdc3d8eb3444ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbff3fc360a4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9722f421a905429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21fdc3d8eb3444ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603b0023c3ac485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbff3fc360a4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>