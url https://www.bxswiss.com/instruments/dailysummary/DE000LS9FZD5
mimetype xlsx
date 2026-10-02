--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36ea8c311f947c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38db67976739445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbff3fc360a4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8faa39cd1347eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603b0023c3ac485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbff3fc360a4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01d900c92ab428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8faa39cd1347eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>