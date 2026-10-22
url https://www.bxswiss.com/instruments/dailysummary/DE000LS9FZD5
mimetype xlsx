--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38db67976739445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raccb43db725e4a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8faa39cd1347eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9222920c764364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01d900c92ab428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8faa39cd1347eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200293a2c5d64a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9222920c764364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>