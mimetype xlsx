--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde02299d5a04d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06007f6991c948d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaaa0e5e46334d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c85a280d974c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8007d50b6c4a4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaaa0e5e46334d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd3131c244a47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c85a280d974c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>