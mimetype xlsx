--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06007f6991c948d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc93b2d57644ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c85a280d974c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde52b43ad27e452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd3131c244a47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c85a280d974c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14cb295432e408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde52b43ad27e452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>