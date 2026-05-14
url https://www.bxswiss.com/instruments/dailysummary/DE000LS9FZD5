--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc93b2d57644ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36adbc9a8714c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde52b43ad27e452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0369bc7f602f4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14cb295432e408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde52b43ad27e452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725ad866a9dc4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0369bc7f602f4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>