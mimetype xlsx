--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36adbc9a8714c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a8088a3177481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0369bc7f602f4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc416e31ff764bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725ad866a9dc4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0369bc7f602f4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb84ae57bf644f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc416e31ff764bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>