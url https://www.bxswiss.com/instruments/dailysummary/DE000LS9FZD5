--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a8088a3177481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9db833e441e49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc416e31ff764bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce496a29fad4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb84ae57bf644f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc416e31ff764bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e82177ebff4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce496a29fad4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>