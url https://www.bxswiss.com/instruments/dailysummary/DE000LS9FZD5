--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9db833e441e49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054e36b8a697427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce496a29fad4f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e566fcf84647ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e82177ebff4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce496a29fad4f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e2b301a7de473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e566fcf84647ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>