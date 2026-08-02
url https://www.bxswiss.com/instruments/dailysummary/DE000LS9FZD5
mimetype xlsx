--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054e36b8a697427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ca08727f144300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e566fcf84647ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5e0f97700b4876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e2b301a7de473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e566fcf84647ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fdf2eb9801449b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5e0f97700b4876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>