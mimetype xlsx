--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ca08727f144300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbd6b867e3a4243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5e0f97700b4876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21fdc3d8eb3444ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fdf2eb9801449b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5e0f97700b4876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9722f421a905429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21fdc3d8eb3444ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FZD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,566 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>311,759</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>308,899</x:t>
-[...463 lines deleted...]
-          <x:t>299,265</x:t>
+          <x:t>309,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>