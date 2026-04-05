--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634468e2d2b6468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re095e3b03aa34a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfb1410834644be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3423f68eb7d04515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f3a04d48f74a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfb1410834644be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b5078f17e6481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3423f68eb7d04515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>