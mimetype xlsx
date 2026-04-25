--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re095e3b03aa34a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ed4fba81eb4416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3423f68eb7d04515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f57feca6ba2488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b5078f17e6481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3423f68eb7d04515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052cfa8f272746a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f57feca6ba2488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>