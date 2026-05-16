--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ed4fba81eb4416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc426f3f55dea415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f57feca6ba2488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9a53963638454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052cfa8f272746a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f57feca6ba2488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4e8278a2f04a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9a53963638454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>