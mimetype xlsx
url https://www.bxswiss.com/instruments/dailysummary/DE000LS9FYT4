--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc426f3f55dea415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4aa6d1c9e04000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9a53963638454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792196a8de134fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4e8278a2f04a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9a53963638454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a901772ddf4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792196a8de134fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>