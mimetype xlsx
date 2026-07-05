--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4aa6d1c9e04000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc587515c9b764ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792196a8de134fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8650e041dba44454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a901772ddf4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792196a8de134fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a364be5e2784743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8650e041dba44454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>272,578</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>271,181</x:t>
-[...274 lines deleted...]
-          <x:t>271,565</x:t>
+          <x:t>275,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>