--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc587515c9b764ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe34e7f837b4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8650e041dba44454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72fc8a3f4cd24fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a364be5e2784743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8650e041dba44454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd064ac56b45e4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72fc8a3f4cd24fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>