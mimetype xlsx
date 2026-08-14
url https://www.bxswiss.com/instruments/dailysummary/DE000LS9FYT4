--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe34e7f837b4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaef8f9c441404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72fc8a3f4cd24fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dadfd0f54144ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd064ac56b45e4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72fc8a3f4cd24fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632f36e3b48c4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dadfd0f54144ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>