--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaef8f9c441404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c67fba196d340e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dadfd0f54144ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5544c660b246d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632f36e3b48c4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dadfd0f54144ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426ca8fbe6964e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5544c660b246d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>