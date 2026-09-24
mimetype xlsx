--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c67fba196d340e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea446a5fad14423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5544c660b246d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf44379abb54f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426ca8fbe6964e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5544c660b246d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c811930bfc4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf44379abb54f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>