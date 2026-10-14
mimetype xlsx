--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea446a5fad14423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2118fdd32704b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf44379abb54f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad792fe102b4315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c811930bfc4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf44379abb54f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6d875de4744d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad792fe102b4315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>278,239</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,076</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>278,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>