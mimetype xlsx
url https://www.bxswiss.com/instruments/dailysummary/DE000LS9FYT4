--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2118fdd32704b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e86fd64b0d4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad792fe102b4315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f42d5739fa444de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6d875de4744d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad792fe102b4315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f265590ede8416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f42d5739fa444de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World's Best Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>