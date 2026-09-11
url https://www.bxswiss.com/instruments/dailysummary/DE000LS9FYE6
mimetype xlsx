--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8212f34aa0a4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9521a24912d74dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc4884434fb4cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719fd316dcd24d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aed1b5c1c3c41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc4884434fb4cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d530842653d4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719fd316dcd24d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>186,266</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,153</x:t>
-[...301 lines deleted...]
-          <x:t>184,843</x:t>
+          <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>