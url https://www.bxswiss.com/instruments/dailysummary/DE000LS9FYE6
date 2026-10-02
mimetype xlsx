--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9521a24912d74dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbac5fb3ec84225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719fd316dcd24d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf35f9a1aca49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d530842653d4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719fd316dcd24d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f231afa0e84cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf35f9a1aca49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>