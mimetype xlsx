--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbac5fb3ec84225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e293aef034e47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf35f9a1aca49c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10b5fb7fb4a406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f231afa0e84cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf35f9a1aca49c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05359fd8c0444374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10b5fb7fb4a406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>