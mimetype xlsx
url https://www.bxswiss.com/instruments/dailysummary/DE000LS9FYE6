--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445c356ef56d4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b93ffda95bb4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60c3efa9d8b477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d57e363d994204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c29dfbfa7c14612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60c3efa9d8b477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc6513b0dd44f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d57e363d994204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>