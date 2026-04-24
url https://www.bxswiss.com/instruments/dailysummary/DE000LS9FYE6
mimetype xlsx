--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b93ffda95bb4e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45a8613918e4fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d57e363d994204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f97bc741f2481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc6513b0dd44f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d57e363d994204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aefa16a2ac04677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f97bc741f2481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>