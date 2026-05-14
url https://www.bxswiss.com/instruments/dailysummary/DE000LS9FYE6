--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45a8613918e4fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a45cd81df454430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f97bc741f2481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cd381e064149fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aefa16a2ac04677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f97bc741f2481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9def4df13bf94291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cd381e064149fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>