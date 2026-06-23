--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a45cd81df454430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260143c9245e4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cd381e064149fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a1e0730c654946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9def4df13bf94291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cd381e064149fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e148f327d9f4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a1e0730c654946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>167,467</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>