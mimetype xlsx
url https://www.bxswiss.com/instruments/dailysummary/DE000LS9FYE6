--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260143c9245e4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123db93cf94d4dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a1e0730c654946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ea18e1b08c45a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e148f327d9f4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a1e0730c654946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f678a02eae04120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ea18e1b08c45a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,204</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>175,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,521</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>