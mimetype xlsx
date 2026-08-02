--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123db93cf94d4dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32b48a28b234446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ea18e1b08c45a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red09d9e9c9d645aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f678a02eae04120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ea18e1b08c45a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44aad6a986314195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red09d9e9c9d645aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>