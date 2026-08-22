--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32b48a28b234446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8212f34aa0a4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red09d9e9c9d645aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc4884434fb4cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44aad6a986314195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red09d9e9c9d645aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aed1b5c1c3c41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc4884434fb4cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FYE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>178,950</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,782</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,088</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>