--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3d79feb77b42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0366a255d37941e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd09a690b90547a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891a256da25c40bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31f769d2a4a4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd09a690b90547a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1c176838404384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891a256da25c40bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>