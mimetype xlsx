--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0366a255d37941e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10d3e42025047e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891a256da25c40bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551af5d96b6f4aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1c176838404384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891a256da25c40bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415fb59c390e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551af5d96b6f4aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>