--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10d3e42025047e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957ffbd2be5e4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551af5d96b6f4aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7b05348fd04252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415fb59c390e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551af5d96b6f4aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75d1d396b4f4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7b05348fd04252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>154,124</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,109</x:t>
-[...539 lines deleted...]
-          <x:t>155,625</x:t>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>