--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957ffbd2be5e4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b133b168bc1459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7b05348fd04252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0242b01c2ead4334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75d1d396b4f4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7b05348fd04252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fadb7329324cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0242b01c2ead4334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>