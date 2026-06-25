--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b133b168bc1459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e67f669de8544c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0242b01c2ead4334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f07811ea714d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fadb7329324cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0242b01c2ead4334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610fd0fbe6ab494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f07811ea714d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>