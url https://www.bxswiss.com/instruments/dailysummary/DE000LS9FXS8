--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e67f669de8544c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73befaa21a04a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f07811ea714d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ee1ac79d5949c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610fd0fbe6ab494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f07811ea714d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca650bc6ec7d4902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ee1ac79d5949c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>152,391</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,362</x:t>
-[...490 lines deleted...]
-          <x:t>147,287</x:t>
+          <x:t>154,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>