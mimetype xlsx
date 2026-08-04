--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73befaa21a04a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735a9b7f777d4a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ee1ac79d5949c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14448aed1e6f4f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca650bc6ec7d4902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ee1ac79d5949c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a8fe079bb34dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14448aed1e6f4f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>