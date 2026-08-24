--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735a9b7f777d4a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8966b91fb03472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14448aed1e6f4f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f094f52811461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a8fe079bb34dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14448aed1e6f4f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c18da0e60194d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f094f52811461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>