--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8966b91fb03472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ecc6fdc15d24536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f094f52811461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0113e45a7b4b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c18da0e60194d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f094f52811461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6943082568a94a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0113e45a7b4b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>