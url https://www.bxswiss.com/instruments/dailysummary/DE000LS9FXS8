--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ecc6fdc15d24536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131f8847dd3c4817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0113e45a7b4b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c361db1cbb4e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6943082568a94a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0113e45a7b4b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6d8a394886479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c361db1cbb4e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>