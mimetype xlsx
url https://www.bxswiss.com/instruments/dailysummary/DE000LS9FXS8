--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131f8847dd3c4817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25211d1c52504558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c361db1cbb4e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8560d3a4e0c140b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6d8a394886479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c361db1cbb4e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ed77cde0914fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8560d3a4e0c140b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABE INVEST German HiddenChampion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>