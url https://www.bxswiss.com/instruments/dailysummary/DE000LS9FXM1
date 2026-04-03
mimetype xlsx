--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c75c2e224746d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa536846545d49ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60957f35c2834d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08950def93184439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60ac4b9ed5c4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60957f35c2834d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5fb5ff71204711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08950def93184439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>50,893</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>51,021</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,002</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>51,182</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>50,511</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>