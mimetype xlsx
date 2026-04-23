--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa536846545d49ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc63e7562a64883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08950def93184439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4af1a6bbbe4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5fb5ff71204711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08950def93184439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf6653560e34a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4af1a6bbbe4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>