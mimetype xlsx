--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc63e7562a64883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107acde11d6a4f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4af1a6bbbe4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7674db0ae04f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf6653560e34a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4af1a6bbbe4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4bcc4d8fde43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7674db0ae04f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>51,211</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,147</x:t>
-[...11 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>51,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,162</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>51,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>