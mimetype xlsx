--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107acde11d6a4f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fa841958f64d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7674db0ae04f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac29266fb0634338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4bcc4d8fde43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7674db0ae04f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380918eadc88459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac29266fb0634338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>51,285</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>51,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>51,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>51,169</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>51,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>51,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,107</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,130</x:t>
-[...117 lines deleted...]
-          <x:t>51,162</x:t>
+          <x:t>50,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>