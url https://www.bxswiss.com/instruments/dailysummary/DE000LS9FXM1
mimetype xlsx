--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fa841958f64d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a37b36ef3cc47a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac29266fb0634338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4634df13f540a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380918eadc88459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac29266fb0634338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd53b9409e118406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4634df13f540a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>51,191</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,148</x:t>
-[...544 lines deleted...]
-          <x:t>51,051</x:t>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>