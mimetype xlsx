--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a37b36ef3cc47a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b33c95972949a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4634df13f540a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28074854eee64edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd53b9409e118406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4634df13f540a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3c391a8d4f4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28074854eee64edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>51,238</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,217</x:t>
-[...38 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,497</x:t>
-[...31 lines deleted...]
-          <x:t>51,401</x:t>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,381</x:t>
-[...107 lines deleted...]
-          <x:t>51,669</x:t>
+          <x:t>51,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,651</x:t>
-[...26 lines deleted...]
-          <x:t>51,568</x:t>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>