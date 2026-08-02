--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b33c95972949a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6223c54f13049de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28074854eee64edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de3437c89b34409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3c391a8d4f4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28074854eee64edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018c1c5987cf42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de3437c89b34409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>51,358</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>51,648</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>51,509</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,331</x:t>
-[...26 lines deleted...]
-          <x:t>51,354</x:t>
+          <x:t>51,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,419</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>51,416</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>