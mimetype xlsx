--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6223c54f13049de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2867edd1308d43c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de3437c89b34409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39775275c4f421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018c1c5987cf42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de3437c89b34409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f817aa910904c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39775275c4f421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>