--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2867edd1308d43c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb590ae5416c49c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39775275c4f421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89cbf91f2674099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f817aa910904c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39775275c4f421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31dfb54a447f4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89cbf91f2674099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,107</x:t>
-[...48 lines deleted...]
-          <x:t>52,100</x:t>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,071</x:t>
-[...220 lines deleted...]
-          <x:t>52,110</x:t>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>