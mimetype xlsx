--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb590ae5416c49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf24af1ae5a4450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89cbf91f2674099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc97f00e268454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31dfb54a447f4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89cbf91f2674099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8488cb3fd7748ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc97f00e268454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>52,100</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,071</x:t>
-[...286 lines deleted...]
-          <x:t>52,177</x:t>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,273</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,255</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>52,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,280</x:t>
-[...225 lines deleted...]
-          <x:t>52,493</x:t>
+          <x:t>52,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>