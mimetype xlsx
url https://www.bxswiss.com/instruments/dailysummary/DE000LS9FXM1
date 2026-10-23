--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf24af1ae5a4450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76795de8b45a4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc97f00e268454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b55a21ff48b4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8488cb3fd7748ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc97f00e268454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5de78c648944bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b55a21ff48b4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomsons Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,280</x:t>
-[...350 lines deleted...]
-          <x:t>52,742</x:t>
+          <x:t>52,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,622</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>