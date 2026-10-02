--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9a32a4e23440a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb2893b031e4278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dd6aa2840e44f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f3d94d74274a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a2d0db8d8f4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dd6aa2840e44f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eeea06c4964ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f3d94d74274a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>156,957</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,358</x:t>
-[...26 lines deleted...]
-          <x:t>157,100</x:t>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,291</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>24.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>158,354</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>