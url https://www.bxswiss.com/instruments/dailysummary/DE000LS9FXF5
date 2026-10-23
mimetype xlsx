--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb2893b031e4278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0927f03b442c4493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f3d94d74274a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc6a190c9174475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eeea06c4964ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f3d94d74274a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2d55c8fd5c4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc6a190c9174475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>