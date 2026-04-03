--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200aa1ebf1bb4142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448381211ae145e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304201b947da408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa0b791c70d4c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a7d86884f94e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304201b947da408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd226c9081044e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa0b791c70d4c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,629</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>147,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,524</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>