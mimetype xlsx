--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448381211ae145e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re696d5e6b6b24f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa0b791c70d4c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa8c69b13aa4385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd226c9081044e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa0b791c70d4c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b6e384dbce43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa8c69b13aa4385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>