--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re696d5e6b6b24f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74efc54f78f4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa8c69b13aa4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4870a9cbc08449db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b6e384dbce43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa8c69b13aa4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fa0df827ad4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4870a9cbc08449db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>148,709</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>149,556</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>