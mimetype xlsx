--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74efc54f78f4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e47f6d820c94a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4870a9cbc08449db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb2867326574b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fa0df827ad4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4870a9cbc08449db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8ddc80a4204660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb2867326574b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>149,690</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>