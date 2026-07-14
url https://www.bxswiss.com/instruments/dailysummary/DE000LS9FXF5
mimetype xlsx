--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e47f6d820c94a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f7b294c8574d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb2867326574b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a327e792d94dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8ddc80a4204660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb2867326574b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fdd70a1575b4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a327e792d94dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>