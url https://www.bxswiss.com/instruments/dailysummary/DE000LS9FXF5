--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f7b294c8574d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50037d70deb640b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a327e792d94dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eda70b8be3419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fdd70a1575b4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a327e792d94dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73bb675ae004774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eda70b8be3419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>