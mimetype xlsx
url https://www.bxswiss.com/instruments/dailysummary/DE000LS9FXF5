--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50037d70deb640b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9a32a4e23440a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eda70b8be3419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dd6aa2840e44f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73bb675ae004774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eda70b8be3419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a2d0db8d8f4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dd6aa2840e44f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>153,403</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>