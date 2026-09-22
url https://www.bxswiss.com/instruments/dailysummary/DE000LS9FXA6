--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b6dc1f9c254237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b70957b44d84fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2d8aa72bd04f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1104b33bbab4f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf547feb8d3463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2d8aa72bd04f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171d187262ac46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1104b33bbab4f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>