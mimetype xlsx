--- v11 (2026-09-22)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b70957b44d84fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25313abb1b84411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1104b33bbab4f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62307fb1ffa8400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171d187262ac46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1104b33bbab4f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada7aa70d7b84141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62307fb1ffa8400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>89,723</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,524</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...489 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,534</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>