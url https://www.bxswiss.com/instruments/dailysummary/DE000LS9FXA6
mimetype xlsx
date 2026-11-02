--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25313abb1b84411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59043bc7412748e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62307fb1ffa8400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7019d1bb774f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada7aa70d7b84141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62307fb1ffa8400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a3ec8c13144907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7019d1bb774f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>