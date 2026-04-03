--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597876b179654589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fab9ea77dd4cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa27fc1fb274c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd833a60056401b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38eac1ffb3e4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa27fc1fb274c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224a6ca20a0d4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd833a60056401b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>