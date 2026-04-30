--- v4 (2026-04-03)
+++ v5 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fab9ea77dd4cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e503ab50bf4127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd833a60056401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424d4c0b62da47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224a6ca20a0d4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd833a60056401b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287167bfb4f9451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424d4c0b62da47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>