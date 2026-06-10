--- v5 (2026-04-30)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e503ab50bf4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re899a61d85034816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424d4c0b62da47a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40059e2747d444b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287167bfb4f9451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424d4c0b62da47a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6844c11c75f147e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40059e2747d444b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>79,597</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...181 lines deleted...]
-          <x:t>79,795</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>