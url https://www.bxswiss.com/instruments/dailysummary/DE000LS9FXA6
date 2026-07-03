--- v6 (2026-06-10)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re899a61d85034816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd9afbdfbc74dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40059e2747d444b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08b089df526f4346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6844c11c75f147e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40059e2747d444b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d07e50e3bec4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08b089df526f4346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>