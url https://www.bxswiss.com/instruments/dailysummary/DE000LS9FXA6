--- v7 (2026-07-03)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd9afbdfbc74dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549001d174ac461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08b089df526f4346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e34d4e7fbb4ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d07e50e3bec4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08b089df526f4346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e633bf3a8eb41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e34d4e7fbb4ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>86,549</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,057</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>