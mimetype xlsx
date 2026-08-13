--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549001d174ac461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30e432bf7dd4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e34d4e7fbb4ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92399891c8c64180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e633bf3a8eb41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e34d4e7fbb4ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6321dd5923e4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92399891c8c64180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>88,287</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,505</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>86,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>