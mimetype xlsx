--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30e432bf7dd4513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b6dc1f9c254237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92399891c8c64180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2d8aa72bd04f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6321dd5923e4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92399891c8c64180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf547feb8d3463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2d8aa72bd04f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VINDOBONA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>