--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de9766d65e34e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184066a1860c4763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb048c63b795a47ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f086868e844d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58846f6a043f4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb048c63b795a47ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8f95decb56428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f086868e844d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>179,766</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,982</x:t>
-[...463 lines deleted...]
-          <x:t>180,626</x:t>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>