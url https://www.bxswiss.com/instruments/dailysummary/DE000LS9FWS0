--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184066a1860c4763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe81281cd7084359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f086868e844d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ef70eed37a4eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8f95decb56428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f086868e844d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf825b3a1f14605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ef70eed37a4eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,834</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,300</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>