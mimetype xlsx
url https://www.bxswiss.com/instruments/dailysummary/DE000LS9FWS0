--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe81281cd7084359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752cc4956b0d4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ef70eed37a4eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e16cfcfc1e14c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf825b3a1f14605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ef70eed37a4eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4b1da90ff740ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e16cfcfc1e14c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>179,754</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,631</x:t>
-[...539 lines deleted...]
-          <x:t>178,354</x:t>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>