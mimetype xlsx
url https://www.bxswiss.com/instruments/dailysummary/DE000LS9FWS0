--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752cc4956b0d4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3016e5ed1a7e469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e16cfcfc1e14c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2558f20da6c74c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4b1da90ff740ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e16cfcfc1e14c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0ea753f20e4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2558f20da6c74c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>