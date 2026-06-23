--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3016e5ed1a7e469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76f9fcc52aa4fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2558f20da6c74c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8caacf6841614941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0ea753f20e4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2558f20da6c74c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd96b3a41ca4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8caacf6841614941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>