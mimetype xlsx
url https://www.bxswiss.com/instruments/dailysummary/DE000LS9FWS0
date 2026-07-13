--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76f9fcc52aa4fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4700283f6c848ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8caacf6841614941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7db57dc3bb4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd96b3a41ca4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8caacf6841614941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e999ab9cd194857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7db57dc3bb4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>