--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4700283f6c848ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5020e1adf5f043ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7db57dc3bb4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256e3b31d59c4c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e999ab9cd194857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7db57dc3bb4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c88c9253ede4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256e3b31d59c4c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>