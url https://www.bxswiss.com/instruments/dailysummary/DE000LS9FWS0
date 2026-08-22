--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5020e1adf5f043ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a75aa15c3df43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256e3b31d59c4c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb1e503e83d4711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c88c9253ede4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256e3b31d59c4c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9bc84cacb94f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb1e503e83d4711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>192,183</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>191,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>