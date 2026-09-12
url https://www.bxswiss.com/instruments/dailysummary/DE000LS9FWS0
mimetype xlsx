--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a75aa15c3df43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a3d5ea78fa4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb1e503e83d4711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7faade4bf3432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9bc84cacb94f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb1e503e83d4711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cbd5fa7317484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7faade4bf3432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>