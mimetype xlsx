--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a3d5ea78fa4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62a0248986c4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7faade4bf3432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628e2cbb732045fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cbd5fa7317484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7faade4bf3432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b90f4be06a6493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628e2cbb732045fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>