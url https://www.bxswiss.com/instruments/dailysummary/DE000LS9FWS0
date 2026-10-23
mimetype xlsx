--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62a0248986c4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf987d49860f44a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628e2cbb732045fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29170a03cfd04ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b90f4be06a6493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628e2cbb732045fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9debf462260a4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29170a03cfd04ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>201,140</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,395</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>201,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,398</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>