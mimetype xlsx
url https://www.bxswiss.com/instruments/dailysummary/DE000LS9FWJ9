--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9d9519200d4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae239b3bd1c6478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7348ef29ce894dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ef2c5e5a9c47ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4ba69e041846a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7348ef29ce894dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ad039160784ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ef2c5e5a9c47ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>