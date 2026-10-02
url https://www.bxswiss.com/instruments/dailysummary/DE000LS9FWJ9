--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae239b3bd1c6478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b58d1f99ce44ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ef2c5e5a9c47ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5a6f72b4ff4b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ad039160784ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ef2c5e5a9c47ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702e9d0deb9a404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5a6f72b4ff4b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>