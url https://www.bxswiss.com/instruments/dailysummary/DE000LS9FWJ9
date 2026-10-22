--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b58d1f99ce44ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf023d0b2ca463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5a6f72b4ff4b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7461eb6c00064da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702e9d0deb9a404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5a6f72b4ff4b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2442308f47504f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7461eb6c00064da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>300,999</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>301,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,423</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>