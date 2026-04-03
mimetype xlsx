--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15783737fb64dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0551a9e6cab640a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c49bbc47c64e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca73ecdfc788488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7a7ab83bac40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c49bbc47c64e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140e56c0d3f64939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca73ecdfc788488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>