--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0551a9e6cab640a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5dd909d4f14c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca73ecdfc788488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4619b9f10041d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140e56c0d3f64939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca73ecdfc788488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110c88481d7942ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4619b9f10041d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>