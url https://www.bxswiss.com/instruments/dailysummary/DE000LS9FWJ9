--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5dd909d4f14c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra881c57c69094de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4619b9f10041d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc702ab4e00a242cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110c88481d7942ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4619b9f10041d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79642892113f44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc702ab4e00a242cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,010</x:t>
@@ -737,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>