--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra881c57c69094de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a151032e4b44626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc702ab4e00a242cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c0a4ff893f482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79642892113f44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc702ab4e00a242cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b5d931d0754a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c0a4ff893f482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...566 lines deleted...]
-          <x:t>283,002</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>