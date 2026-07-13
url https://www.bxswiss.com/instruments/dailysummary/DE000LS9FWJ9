--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a151032e4b44626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348fa15b913a4b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c0a4ff893f482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208a9708fca545fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b5d931d0754a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c0a4ff893f482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53b5f94545643d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208a9708fca545fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>285,660</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...451 lines deleted...]
-          <x:t>286,718</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>