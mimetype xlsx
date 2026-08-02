--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348fa15b913a4b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3c6810dc4540f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208a9708fca545fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb10ed4d769489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53b5f94545643d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208a9708fca545fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc3b9c9f2ed4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb10ed4d769489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>