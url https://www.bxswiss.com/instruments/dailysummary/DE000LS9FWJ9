--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3c6810dc4540f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9d9519200d4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb10ed4d769489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7348ef29ce894dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc3b9c9f2ed4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb10ed4d769489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4ba69e041846a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7348ef29ce894dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die schicken Fünfzig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>