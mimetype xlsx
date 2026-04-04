--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d7470f85e54d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbbcba7f1954141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc025627bbcfe461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8763eb5c1144d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869885b6c9754601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc025627bbcfe461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a4608321e841b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8763eb5c1144d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>