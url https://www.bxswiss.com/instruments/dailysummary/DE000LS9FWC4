--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbbcba7f1954141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29037baf1f2046db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8763eb5c1144d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59a9fa2753f41aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a4608321e841b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8763eb5c1144d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f4209625364d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59a9fa2753f41aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>