--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29037baf1f2046db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a30967fe8224a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59a9fa2753f41aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a447ebd7c754fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f4209625364d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59a9fa2753f41aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51a8b11253e4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a447ebd7c754fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>