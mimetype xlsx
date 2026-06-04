--- v9 (2026-05-14)
+++ v10 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a30967fe8224a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2701fb814b694d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a447ebd7c754fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50568b91189c4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51a8b11253e4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a447ebd7c754fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00324820307f4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50568b91189c4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>