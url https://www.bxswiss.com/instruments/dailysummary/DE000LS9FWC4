--- v10 (2026-06-04)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2701fb814b694d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re534abed669c437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50568b91189c4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67db9d0a857b4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00324820307f4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50568b91189c4c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6383bed54c4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67db9d0a857b4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>216,489</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>