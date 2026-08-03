--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re534abed669c437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe63f32397b24a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67db9d0a857b4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c23475bebff40fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6383bed54c4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67db9d0a857b4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c89be61c4e14b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c23475bebff40fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>