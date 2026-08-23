--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe63f32397b24a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14871d29c0e4196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c23475bebff40fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0b3c7b228a4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c89be61c4e14b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c23475bebff40fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8858dd0fed54d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0b3c7b228a4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>