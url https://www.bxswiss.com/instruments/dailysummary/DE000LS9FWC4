--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14871d29c0e4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3264bf04586341c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0b3c7b228a4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef545557bd84d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8858dd0fed54d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0b3c7b228a4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c05a84280c4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef545557bd84d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>237,580</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,330</x:t>
-[...313 lines deleted...]
-          <x:t>231,204</x:t>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,981</x:t>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>