--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3264bf04586341c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a8723936394996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef545557bd84d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6796650d062d4c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c05a84280c4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef545557bd84d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05814a946bd4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6796650d062d4c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>231,204</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,981</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>230,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>