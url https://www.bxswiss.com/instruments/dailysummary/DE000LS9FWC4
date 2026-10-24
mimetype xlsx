--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a8723936394996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f011642de964022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6796650d062d4c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f770fb5b44e49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05814a946bd4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6796650d062d4c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae421d5fef7e4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f770fb5b44e49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basis- und Nebenwerteinvests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FWC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>