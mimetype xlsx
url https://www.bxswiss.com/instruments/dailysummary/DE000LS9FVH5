--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41e9b5f849e4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac7aacd28254f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e4b435a2434d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3166a09994de4162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916707d4f3064fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e4b435a2434d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ebaf068a5f4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3166a09994de4162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,668</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,712</x:t>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...423 lines deleted...]
-          <x:t>8,783</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,808</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,837</x:t>
-[...63 lines deleted...]
-          <x:t>8,827</x:t>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>