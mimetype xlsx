--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac7aacd28254f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e3ea15d05d4649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3166a09994de4162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25eddaf0c4ee4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ebaf068a5f4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3166a09994de4162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc831796585fb4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25eddaf0c4ee4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,899</x:t>
-[...549 lines deleted...]
-          <x:t>8,767</x:t>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>