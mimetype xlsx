--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fdaf4853f44d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf2ca6325e14bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aabe5126d474f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff710e071d13418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra02a39eff95140ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aabe5126d474f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c453db0a0994930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff710e071d13418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,938</x:t>
-[...31 lines deleted...]
-          <x:t>7,837</x:t>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,914</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>7,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>