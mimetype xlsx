--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf2ca6325e14bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52882566d8e743ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff710e071d13418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6f882ecf834cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c453db0a0994930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff710e071d13418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f260e794994cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6f882ecf834cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>