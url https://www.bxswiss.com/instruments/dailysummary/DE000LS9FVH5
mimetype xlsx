--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52882566d8e743ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ad881d1f494cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6f882ecf834cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558d3ef901c04560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f260e794994cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6f882ecf834cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb737804163864d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558d3ef901c04560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,545</x:t>
-[...171 lines deleted...]
-          <x:t>8,503</x:t>
+          <x:t>8,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>