--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ad881d1f494cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0300d5b3b64580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558d3ef901c04560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ad35a3c5694f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb737804163864d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558d3ef901c04560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7126e4355146e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ad35a3c5694f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,814</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,931</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>8,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,712</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>