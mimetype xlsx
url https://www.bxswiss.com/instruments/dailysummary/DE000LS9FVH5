--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0300d5b3b64580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6793b4530e4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ad35a3c5694f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c017d202f5e42e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7126e4355146e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ad35a3c5694f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafec935e0f9456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c017d202f5e42e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>8,684</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,682</x:t>
-[...70 lines deleted...]
-          <x:t>8,591</x:t>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,406</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,404</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>8,325</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>