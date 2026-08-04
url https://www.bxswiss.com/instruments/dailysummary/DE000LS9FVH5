--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6793b4530e4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b14a09c08e4f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c017d202f5e42e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d318a48dfaa4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafec935e0f9456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c017d202f5e42e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf79bff21e714dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d318a48dfaa4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,638</x:t>
-[...16 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>8,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,604</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,360</x:t>
-[...134 lines deleted...]
-          <x:t>8,134</x:t>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,228</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,219</x:t>
-[...274 lines deleted...]
-          <x:t>8,322</x:t>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>