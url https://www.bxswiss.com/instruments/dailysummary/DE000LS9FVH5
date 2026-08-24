--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b14a09c08e4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642e71ee5ee64a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d318a48dfaa4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec3255a54384b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf79bff21e714dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d318a48dfaa4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889de9cba7e948c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec3255a54384b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>8,368</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,388</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>