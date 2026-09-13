--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642e71ee5ee64a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41e9b5f849e4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec3255a54384b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e4b435a2434d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889de9cba7e948c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec3255a54384b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916707d4f3064fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e4b435a2434d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN-WERTE ONLY 2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,807</x:t>
-[...85 lines deleted...]
-          <x:t>8,709</x:t>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,771</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,700</x:t>
-[...70 lines deleted...]
-          <x:t>8,753</x:t>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,712</x:t>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>8,748</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>