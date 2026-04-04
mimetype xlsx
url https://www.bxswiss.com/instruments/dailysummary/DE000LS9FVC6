--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2154ad62def0437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9163af1cfa49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a4b131d8c445d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf482d188c9463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf59802660a84b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a4b131d8c445d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda36d72fbdb74d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf482d188c9463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>944,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>945,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>935,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>921,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>921,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>925,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>