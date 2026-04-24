--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9163af1cfa49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d80aa34565f4b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf482d188c9463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b9266159194c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda36d72fbdb74d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf482d188c9463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb507a0b3d74767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b9266159194c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>910,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>910,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>946,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>942,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>950,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>