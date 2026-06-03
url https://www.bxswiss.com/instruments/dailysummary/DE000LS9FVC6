--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d80aa34565f4b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecd8e7af470497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b9266159194c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4429530d98a24332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb507a0b3d74767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b9266159194c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc2839c484b47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4429530d98a24332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>948,582</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>