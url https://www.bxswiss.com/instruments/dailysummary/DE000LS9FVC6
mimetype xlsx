--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecd8e7af470497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03353f518b2345b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4429530d98a24332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf8f89c2a9d418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc2839c484b47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4429530d98a24332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3cfedd56175492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf8f89c2a9d418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>919,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>917,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>