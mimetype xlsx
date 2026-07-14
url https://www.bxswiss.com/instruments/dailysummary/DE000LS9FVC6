--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03353f518b2345b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131f179c79244e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf8f89c2a9d418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7275925f452b4152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3cfedd56175492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf8f89c2a9d418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8df2150fb14311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7275925f452b4152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>957,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>949,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>956,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>