--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131f179c79244e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304261f6f5534ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7275925f452b4152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff33ac37eebe4dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8df2150fb14311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7275925f452b4152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe8aeda1bd34ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff33ac37eebe4dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>965,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>966,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>964,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>966,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>966,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>