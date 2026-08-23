--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304261f6f5534ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30c5f7d53b354fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff33ac37eebe4dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c043b5aefa548fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe8aeda1bd34ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff33ac37eebe4dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc185979db0a455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c043b5aefa548fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>975,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>978,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>981,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>