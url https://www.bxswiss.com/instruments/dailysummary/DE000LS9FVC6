--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30c5f7d53b354fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb000ad689c74703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c043b5aefa548fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5262cf61054bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc185979db0a455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c043b5aefa548fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c1502b0832420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5262cf61054bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>981,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>949,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>954,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>949,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>952,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>