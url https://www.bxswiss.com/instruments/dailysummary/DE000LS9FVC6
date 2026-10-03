--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb000ad689c74703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d55a19b8ea34521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5262cf61054bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61926cc7a5884167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c1502b0832420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5262cf61054bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cfdf85a9d5143a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61926cc7a5884167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>956,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>960,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>955,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>957,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>954,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>961,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>953,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>958,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>