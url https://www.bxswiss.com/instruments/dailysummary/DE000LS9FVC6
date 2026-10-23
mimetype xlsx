--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d55a19b8ea34521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9d1f211fa04245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61926cc7a5884167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf26a8c029754853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cfdf85a9d5143a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61926cc7a5884167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414f923715b74681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf26a8c029754853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing:4 Buffett Regeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>960,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>953,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>954,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>934,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>936,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>934,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>