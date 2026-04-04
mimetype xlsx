--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943dee3a4a7c497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79536897edae40fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1832a491731a4824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6e74bf6c8840ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a680d600e94fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1832a491731a4824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162e1c757c73430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6e74bf6c8840ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>89,848</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>