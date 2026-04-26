--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79536897edae40fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914d26c21e494d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6e74bf6c8840ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681fe844c9324d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162e1c757c73430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6e74bf6c8840ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f41ac660044c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681fe844c9324d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>87,614</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,933</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>88,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>