--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914d26c21e494d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfebbea337524393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681fe844c9324d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a5b534891e4917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f41ac660044c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681fe844c9324d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc422cb84600a424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a5b534891e4917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>87,955</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,743</x:t>
-[...97 lines deleted...]
-          <x:t>88,493</x:t>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,387</x:t>
-[...377 lines deleted...]
-          <x:t>88,099</x:t>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>