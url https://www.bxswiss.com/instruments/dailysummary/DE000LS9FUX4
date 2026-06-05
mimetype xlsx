--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfebbea337524393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c262dd37754d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a5b534891e4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd08aa859a8461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc422cb84600a424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a5b534891e4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f3dcaa7ccf46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd08aa859a8461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>88,126</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>88,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>