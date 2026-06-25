--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c262dd37754d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c60b324497485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd08aa859a8461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a50b92f5c741ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f3dcaa7ccf46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd08aa859a8461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f77ad8bf734734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a50b92f5c741ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>87,890</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>88,246</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,398</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>88,398</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>