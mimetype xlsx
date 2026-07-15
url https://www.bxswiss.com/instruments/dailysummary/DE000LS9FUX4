--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c60b324497485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44978384ead048f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a50b92f5c741ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06b8555c6ed4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f77ad8bf734734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a50b92f5c741ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14007ebf4c6e41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06b8555c6ed4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>88,523</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,791</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>89,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>