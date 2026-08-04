--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44978384ead048f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd642f68cc6f549af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06b8555c6ed4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra053d7ff7739496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14007ebf4c6e41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06b8555c6ed4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832765ef00714886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra053d7ff7739496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,492</x:t>
-[...570 lines deleted...]
-        <x:is>
           <x:t>88,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>