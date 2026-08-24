--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd642f68cc6f549af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f64fa34c9604ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra053d7ff7739496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b900419517b478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832765ef00714886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra053d7ff7739496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e361bf3ae1429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b900419517b478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,467</x:t>
-[...48 lines deleted...]
-          <x:t>89,204</x:t>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,141</x:t>
-[...328 lines deleted...]
-          <x:t>90,294</x:t>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>