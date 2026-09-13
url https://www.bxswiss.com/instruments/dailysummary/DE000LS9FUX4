--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f64fa34c9604ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14560844584e4063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b900419517b478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73305db0e2c49c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e361bf3ae1429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b900419517b478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8dfbc076f74895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73305db0e2c49c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>89,677</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,694</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>89,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,953</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>89,381</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>