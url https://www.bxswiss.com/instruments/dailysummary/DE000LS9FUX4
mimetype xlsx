--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14560844584e4063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf38ba35e6954a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73305db0e2c49c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93ecfde4a6a4495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8dfbc076f74895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73305db0e2c49c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be3d94f94ca4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93ecfde4a6a4495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,781</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,655</x:t>
-[...146 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,359</x:t>
-[...124 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,960</x:t>
-[...183 lines deleted...]
-          <x:t>90,019</x:t>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,953</x:t>
-[...107 lines deleted...]
-          <x:t>90,769</x:t>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>