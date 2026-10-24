--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf38ba35e6954a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e48a8feee84f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93ecfde4a6a4495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd230d193bb0a4e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be3d94f94ca4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93ecfde4a6a4495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0f6d586e5f46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd230d193bb0a4e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende und Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,159</x:t>
-[...75 lines deleted...]
-          <x:t>90,019</x:t>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,953</x:t>
-[...291 lines deleted...]
-          <x:t>89,676</x:t>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>