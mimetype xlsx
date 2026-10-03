--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd424e93aee724029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f0be660afa45bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665ef5a45fd64235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf536702c7514f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99df277e15c64565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665ef5a45fd64235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd42faccc58e4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf536702c7514f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>