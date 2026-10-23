--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f0be660afa45bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0e00f2451b4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf536702c7514f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b414ee184664114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd42faccc58e4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf536702c7514f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6585649698dc486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b414ee184664114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>