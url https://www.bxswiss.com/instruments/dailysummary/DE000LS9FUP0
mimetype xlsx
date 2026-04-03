--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b08f31ac5914a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd201f6ec955749ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c78f860dd6438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d5c2775c4d4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c24c322772416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c78f860dd6438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9779038b83974984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d5c2775c4d4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>