--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd201f6ec955749ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf947409661644b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d5c2775c4d4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcea22097d424412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9779038b83974984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d5c2775c4d4c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee2ea1a54e147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcea22097d424412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>