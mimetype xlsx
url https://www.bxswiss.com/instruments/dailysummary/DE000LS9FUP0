--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf947409661644b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8106e9bcc1024c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcea22097d424412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3611ad0cf1454cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee2ea1a54e147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcea22097d424412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525c71da856348d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3611ad0cf1454cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>