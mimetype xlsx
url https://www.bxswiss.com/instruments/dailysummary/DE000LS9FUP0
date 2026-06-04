--- v10 (2026-05-14)
+++ v11 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8106e9bcc1024c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e77de5c711c434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3611ad0cf1454cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ebeba5d09704eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525c71da856348d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3611ad0cf1454cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7381922f2aca4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ebeba5d09704eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>447,472</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>445,837</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>437,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,794</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>