--- v11 (2026-06-04)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e77de5c711c434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36aa9a40ea24664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ebeba5d09704eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4849e630016e4db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7381922f2aca4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ebeba5d09704eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bae69ab5dc42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4849e630016e4db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>423,052</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>