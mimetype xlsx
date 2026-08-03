--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36aa9a40ea24664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da8b03cb90249c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4849e630016e4db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e51591827b14cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bae69ab5dc42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4849e630016e4db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc542db30694f4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e51591827b14cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>