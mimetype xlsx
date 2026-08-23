--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da8b03cb90249c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re365bf5f3b8e41ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e51591827b14cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aab8ae1214e4a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc542db30694f4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e51591827b14cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd464735dd9e5497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aab8ae1214e4a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>