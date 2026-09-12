--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re365bf5f3b8e41ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd424e93aee724029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aab8ae1214e4a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665ef5a45fd64235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd464735dd9e5497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aab8ae1214e4a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99df277e15c64565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665ef5a45fd64235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Internet Giganten Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>439,875</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,633</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>