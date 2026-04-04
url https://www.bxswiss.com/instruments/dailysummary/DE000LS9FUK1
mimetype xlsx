--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f90eac78b2b4475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8761b9ad408d40ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e77e785959c40d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857c6788842b4f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3135ad35cd641da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e77e785959c40d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ac0f9fa1a34875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857c6788842b4f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>