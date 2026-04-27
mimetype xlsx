--- v5 (2026-04-04)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8761b9ad408d40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b3bd574dbc4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857c6788842b4f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a2d5f369d54e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ac0f9fa1a34875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857c6788842b4f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28734ff0c94546eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a2d5f369d54e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>