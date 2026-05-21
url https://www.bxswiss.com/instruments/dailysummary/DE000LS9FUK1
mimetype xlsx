--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b3bd574dbc4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445e43c95984406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a2d5f369d54e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fedd786e982447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28734ff0c94546eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a2d5f369d54e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa26f7cfa9d42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fedd786e982447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>