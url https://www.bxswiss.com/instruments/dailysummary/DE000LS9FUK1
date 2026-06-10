--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445e43c95984406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060bbf47b1bd44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fedd786e982447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3332047b7e45cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa26f7cfa9d42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fedd786e982447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a255d51ebf4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3332047b7e45cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>