--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060bbf47b1bd44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3138d5860d424695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3332047b7e45cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985b8431136b4eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a255d51ebf4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3332047b7e45cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2c7d877c5a4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985b8431136b4eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>