--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3138d5860d424695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee3d4bbe9f8416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985b8431136b4eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd429256af6495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2c7d877c5a4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985b8431136b4eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6157ee9cb9c54b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd429256af6495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>