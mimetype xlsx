--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee3d4bbe9f8416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ac629c741a462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd429256af6495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f999d2f46c2463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6157ee9cb9c54b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd429256af6495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0680a9068be481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f999d2f46c2463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>242,027</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>