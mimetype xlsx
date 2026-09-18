--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ac629c741a462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f35c841d83459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f999d2f46c2463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec0c64df358459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0680a9068be481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f999d2f46c2463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64481cba5eec4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec0c64df358459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>