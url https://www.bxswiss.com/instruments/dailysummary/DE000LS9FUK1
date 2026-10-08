--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f35c841d83459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a2e4bc69074a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec0c64df358459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb524395342149ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64481cba5eec4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec0c64df358459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df02ae7573445be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb524395342149ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>