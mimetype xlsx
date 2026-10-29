--- v13 (2026-10-08)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a2e4bc69074a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc077bdd1e14cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb524395342149ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef801e1910d424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df02ae7573445be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb524395342149ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e2e28ab1954f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef801e1910d424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Industrie 4.0 Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>