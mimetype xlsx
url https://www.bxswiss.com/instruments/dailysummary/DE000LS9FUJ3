--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe92534a9946457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4be848665c247de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69351a6a9894d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R895b95fd511f4a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58186229330d419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69351a6a9894d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232c6110a3ab422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R895b95fd511f4a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...544 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,129</x:t>
-[...85 lines deleted...]
-          <x:t>100,590</x:t>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>