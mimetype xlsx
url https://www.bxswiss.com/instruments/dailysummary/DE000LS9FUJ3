--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4be848665c247de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc9896519d74b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R895b95fd511f4a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2ed0b62ab24049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232c6110a3ab422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R895b95fd511f4a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4c743de1934e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2ed0b62ab24049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>102,229</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,156</x:t>
-[...382 lines deleted...]
-          <x:t>100,822</x:t>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>