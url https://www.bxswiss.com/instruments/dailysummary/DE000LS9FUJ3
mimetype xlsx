--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc9896519d74b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff9b0b0355a4c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2ed0b62ab24049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5da906e488846a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4c743de1934e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2ed0b62ab24049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41a31f8f07d4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5da906e488846a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>