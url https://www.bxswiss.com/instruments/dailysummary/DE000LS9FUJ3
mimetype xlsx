--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff9b0b0355a4c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4419a9ae4e4096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5da906e488846a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220b3c7990934488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41a31f8f07d4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5da906e488846a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1c4c48db584da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220b3c7990934488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>102,451</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>