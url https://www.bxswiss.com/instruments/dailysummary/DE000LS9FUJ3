--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4419a9ae4e4096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e419d5f901433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220b3c7990934488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f933b0ae164dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1c4c48db584da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220b3c7990934488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b31e5dc9af14ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f933b0ae164dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>