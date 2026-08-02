--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e419d5f901433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b28a26a2105464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f933b0ae164dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ec24ab1a584144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b31e5dc9af14ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f933b0ae164dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86280f265cd84794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ec24ab1a584144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>