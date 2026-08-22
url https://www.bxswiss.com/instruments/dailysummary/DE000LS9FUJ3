--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b28a26a2105464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3b48f486e34367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ec24ab1a584144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a145c6b3e184db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86280f265cd84794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ec24ab1a584144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d8b2cfc0ca4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a145c6b3e184db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,033</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>91,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,583</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>