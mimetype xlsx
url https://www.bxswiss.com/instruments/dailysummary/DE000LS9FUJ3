--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3b48f486e34367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde99d585ba554727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a145c6b3e184db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688b81cda41943f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d8b2cfc0ca4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a145c6b3e184db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94acfe037da54841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688b81cda41943f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>94,016</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,970</x:t>
-[...431 lines deleted...]
-          <x:t>97,936</x:t>
+          <x:t>92,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>