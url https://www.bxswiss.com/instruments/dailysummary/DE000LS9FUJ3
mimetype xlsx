--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde99d585ba554727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac1d057aac943db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688b81cda41943f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089d84566dca4fff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94acfe037da54841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688b81cda41943f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779102f718134227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089d84566dca4fff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>