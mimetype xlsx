--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac1d057aac943db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db707f0d4f44522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089d84566dca4fff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a9c9f8ff344816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779102f718134227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089d84566dca4fff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fdc428be9a94e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a9c9f8ff344816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FUJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>