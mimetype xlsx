--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6754e639a9b40f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efb858dacfa460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7871e91592f94ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R180c06dbf6134233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3635eaba10f4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7871e91592f94ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320b0b36d3524e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R180c06dbf6134233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>159,335</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>159,658</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,377</x:t>
-[...463 lines deleted...]
-          <x:t>157,836</x:t>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>