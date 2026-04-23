--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efb858dacfa460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119322db91304f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R180c06dbf6134233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0f818a74164f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320b0b36d3524e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R180c06dbf6134233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88674c63581486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0f818a74164f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>