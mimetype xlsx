--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119322db91304f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a58744e17ed4893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0f818a74164f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8beed35aff084ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88674c63581486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0f818a74164f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408b5938dace4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8beed35aff084ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>