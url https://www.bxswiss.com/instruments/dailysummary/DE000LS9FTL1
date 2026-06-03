--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a58744e17ed4893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b44b4a9291e4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8beed35aff084ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ab9b40630a4892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408b5938dace4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8beed35aff084ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58208f50560e4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ab9b40630a4892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>160,319</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,120</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>159,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,834</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>