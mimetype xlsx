--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b44b4a9291e4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559c01dd10b24b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ab9b40630a4892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff65d7b8be8c4d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58208f50560e4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ab9b40630a4892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c63b4e1ea0406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff65d7b8be8c4d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>159,927</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,789</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>159,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,470</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>