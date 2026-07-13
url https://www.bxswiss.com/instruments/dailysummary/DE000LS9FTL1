--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559c01dd10b24b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re024670c586f420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff65d7b8be8c4d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8724b7ad0d9e45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c63b4e1ea0406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff65d7b8be8c4d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca97ff0f3fd4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8724b7ad0d9e45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>160,107</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,041</x:t>
+          <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>160,534</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,347</x:t>
-[...112 lines deleted...]
-          <x:t>161,141</x:t>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>