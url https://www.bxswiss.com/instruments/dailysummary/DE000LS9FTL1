--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re024670c586f420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708620e7411741ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8724b7ad0d9e45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289413ec1fd645c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca97ff0f3fd4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8724b7ad0d9e45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa092f955db4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289413ec1fd645c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>160,534</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,347</x:t>
-[...161 lines deleted...]
-          <x:t>160,472</x:t>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,674</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>160,664</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>