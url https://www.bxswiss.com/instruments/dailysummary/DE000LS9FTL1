--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708620e7411741ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb3e807a56a46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289413ec1fd645c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864090c522744389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa092f955db4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289413ec1fd645c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5acbd4fefe394a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864090c522744389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>