--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb3e807a56a46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ab98fdeff943ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864090c522744389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9bf4f497164c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5acbd4fefe394a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864090c522744389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0426d277563e49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9bf4f497164c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>162,561</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>162,801</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,713</x:t>
-[...220 lines deleted...]
-          <x:t>162,831</x:t>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>