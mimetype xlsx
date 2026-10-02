--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ab98fdeff943ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra216bf9152e84aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9bf4f497164c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb14fcd040be466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0426d277563e49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9bf4f497164c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5842bc4f93a3453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb14fcd040be466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>162,801</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,713</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>163,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,262</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>