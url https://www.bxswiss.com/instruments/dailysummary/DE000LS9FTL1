--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra216bf9152e84aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d68166d01d4450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb14fcd040be466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e0191006e24706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5842bc4f93a3453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb14fcd040be466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83de8e021fe24523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e0191006e24706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DEDUCTIO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>