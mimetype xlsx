--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e04144a9064d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9105980bb8d744db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05ccd35c4104b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361a4846d48f41be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d213952b4a46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05ccd35c4104b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1658ab4bfbe412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361a4846d48f41be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...539 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,743</x:t>
-[...36 lines deleted...]
-          <x:t>86,336</x:t>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>