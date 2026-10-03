--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9105980bb8d744db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76453557be1b449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361a4846d48f41be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb552da6e59f24d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1658ab4bfbe412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361a4846d48f41be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ed80ffed064afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb552da6e59f24d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>87,022</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,944</x:t>
-[...26 lines deleted...]
-          <x:t>86,848</x:t>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>86,687</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,628</x:t>
-[...21 lines deleted...]
-          <x:t>86,834</x:t>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,788</x:t>
-[...350 lines deleted...]
-          <x:t>87,541</x:t>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>