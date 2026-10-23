--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76453557be1b449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d39c7b9a416420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb552da6e59f24d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2336a66d36f542c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ed80ffed064afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb552da6e59f24d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d29b23d5594276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2336a66d36f542c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>