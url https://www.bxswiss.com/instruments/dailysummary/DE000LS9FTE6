--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dca8c45e6a47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73447d62e074271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270ddaf79ade44fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d8cd394caa405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57f240de0eb4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270ddaf79ade44fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773e593defe143c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d8cd394caa405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,909</x:t>
-[...31 lines deleted...]
-          <x:t>85,382</x:t>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>85,426</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...532 lines deleted...]
-          <x:t>84,329</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>