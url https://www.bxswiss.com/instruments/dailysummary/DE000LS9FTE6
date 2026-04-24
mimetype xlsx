--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73447d62e074271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd875f0ece9d4451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d8cd394caa405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3dff9e32e09481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773e593defe143c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d8cd394caa405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7f6d418490460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3dff9e32e09481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,461</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>85,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,645</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>