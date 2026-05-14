--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd875f0ece9d4451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf9e22ba70104d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3dff9e32e09481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c35ebabb9f04494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7f6d418490460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3dff9e32e09481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9088a8e19f14ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c35ebabb9f04494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>85,419</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,321</x:t>
-[...48 lines deleted...]
-          <x:t>85,758</x:t>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,557</x:t>
-[...431 lines deleted...]
-          <x:t>85,640</x:t>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>