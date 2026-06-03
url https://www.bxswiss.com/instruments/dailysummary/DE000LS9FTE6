--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf9e22ba70104d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4d49961ca64f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c35ebabb9f04494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0765cb62ead640e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9088a8e19f14ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c35ebabb9f04494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321b4400b6f54588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0765cb62ead640e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>