--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4d49961ca64f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572816f816e941a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0765cb62ead640e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re046c1254ba8454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321b4400b6f54588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0765cb62ead640e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a79cd51916450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re046c1254ba8454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,529</x:t>
-[...151 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>85,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,451</x:t>
-[...387 lines deleted...]
-          <x:t>85,085</x:t>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>