--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572816f816e941a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c8e424d3914550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re046c1254ba8454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbded40bdcc004a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a79cd51916450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re046c1254ba8454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf299c34d4f99497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbded40bdcc004a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>85,436</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,429</x:t>
-[...53 lines deleted...]
-          <x:t>85,578</x:t>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,596</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>85,829</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>