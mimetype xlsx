--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c8e424d3914550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e04144a9064d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbded40bdcc004a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05ccd35c4104b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf299c34d4f99497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbded40bdcc004a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d213952b4a46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05ccd35c4104b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE DIVIDENDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>85,981</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,954</x:t>
-[...38 lines deleted...]
-          <x:t>85,751</x:t>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,495</x:t>
-[...382 lines deleted...]
-          <x:t>86,017</x:t>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>