--- v6 (2026-02-21)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdebd093cf249a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b31d1d299144388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0124b7b5ff5d4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf0573b741f43c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84c6dbfeaaa43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0124b7b5ff5d4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64aae8a2fc1f497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf0573b741f43c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...242 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>330,205</x:t>
-[...387 lines deleted...]
-          <x:t>321,935</x:t>
+          <x:t>315,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>