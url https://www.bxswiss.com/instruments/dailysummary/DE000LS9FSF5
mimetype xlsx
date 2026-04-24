--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b31d1d299144388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157956fe86ed433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf0573b741f43c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dc246fc2ff45af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64aae8a2fc1f497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf0573b741f43c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d92a3c03d94ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dc246fc2ff45af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>