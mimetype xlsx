--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157956fe86ed433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5b9deeaeb34bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dc246fc2ff45af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8018819cc643ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d92a3c03d94ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dc246fc2ff45af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fdbf68f74ff45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8018819cc643ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>