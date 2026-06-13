--- v9 (2026-05-15)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5b9deeaeb34bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106bc55bf29345a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8018819cc643ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78bff2ad68243da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fdbf68f74ff45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8018819cc643ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379f5dd14d954c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78bff2ad68243da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>