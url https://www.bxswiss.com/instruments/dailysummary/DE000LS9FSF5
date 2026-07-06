--- v10 (2026-06-13)
+++ v11 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106bc55bf29345a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7c80fd29f446de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78bff2ad68243da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306d2497fb314b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379f5dd14d954c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78bff2ad68243da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c13ec8fb5d4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306d2497fb314b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>