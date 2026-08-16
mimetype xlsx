--- v11 (2026-07-06)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7c80fd29f446de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aadff9cf14f432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306d2497fb314b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365193602038439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c13ec8fb5d4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306d2497fb314b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9f5a138f8a4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365193602038439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>397,008</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>