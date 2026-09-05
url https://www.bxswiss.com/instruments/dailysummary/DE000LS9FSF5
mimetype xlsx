--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aadff9cf14f432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02007246253f4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365193602038439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35457cb826da4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9f5a138f8a4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365193602038439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296c207db66444f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35457cb826da4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>