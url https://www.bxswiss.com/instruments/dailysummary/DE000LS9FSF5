--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02007246253f4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re716d82b1fc44073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35457cb826da4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52e05826ffb42fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296c207db66444f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35457cb826da4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra057504757114efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52e05826ffb42fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>