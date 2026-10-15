--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re716d82b1fc44073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a7d24ea43c4462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52e05826ffb42fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83db80db76ba48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra057504757114efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52e05826ffb42fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36bd5315fe74d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83db80db76ba48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>