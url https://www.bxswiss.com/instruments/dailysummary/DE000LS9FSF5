--- v15 (2026-10-15)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a7d24ea43c4462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f69f7a60bf3400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83db80db76ba48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272dd2b6c02c44ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36bd5315fe74d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83db80db76ba48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1cb21386b4437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272dd2b6c02c44ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ITWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>