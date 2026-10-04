--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2c0cf40a994ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b2db9489724a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e47ef0370524a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f6d3caf8164bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4b6d59f6d44945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e47ef0370524a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b595ca45cb4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f6d3caf8164bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>303,238</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>298,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>