--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b2db9489724a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25117dcf2a5c4c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f6d3caf8164bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2456b480164c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b595ca45cb4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f6d3caf8164bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ab8bbbaff24243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2456b480164c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>298,641</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,264</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>299,544</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>