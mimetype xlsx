--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c921f4b68cf48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ab8b20a61b4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236b1f7fac1e4aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaee6290541d42af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ef3ca9cc0549f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236b1f7fac1e4aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a10f0a26284805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaee6290541d42af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>