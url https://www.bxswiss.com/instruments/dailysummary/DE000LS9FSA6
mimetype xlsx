--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ab8b20a61b4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b3f209582d408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaee6290541d42af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282b33d31a724775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a10f0a26284805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaee6290541d42af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2e3e3dcdd7462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282b33d31a724775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>