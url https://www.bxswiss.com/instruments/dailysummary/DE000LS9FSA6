--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b3f209582d408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a0d7a4e0464baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282b33d31a724775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95342a614d8f462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2e3e3dcdd7462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282b33d31a724775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f0a1930b1d43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95342a614d8f462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>