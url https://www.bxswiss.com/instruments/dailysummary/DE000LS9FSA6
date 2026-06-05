--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a0d7a4e0464baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb92b9f1a7ae4be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95342a614d8f462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b80579abaa24264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f0a1930b1d43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95342a614d8f462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f56eec71abe4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b80579abaa24264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>