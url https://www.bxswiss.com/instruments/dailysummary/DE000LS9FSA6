--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb92b9f1a7ae4be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee0e70586164707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b80579abaa24264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec788ae4993142f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f56eec71abe4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b80579abaa24264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af459d878dd4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec788ae4993142f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>