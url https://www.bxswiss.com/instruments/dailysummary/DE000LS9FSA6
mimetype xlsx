--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee0e70586164707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa2979c4e964bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec788ae4993142f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b03e657e194b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af459d878dd4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec788ae4993142f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf572b06d014923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b03e657e194b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>286,514</x:t>
-[...279 lines deleted...]
-          <x:t>288,027</x:t>
+          <x:t>284,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>