--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa2979c4e964bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9866e1bd524920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b03e657e194b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28557f3a9bc422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf572b06d014923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b03e657e194b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f86899179c74891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28557f3a9bc422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>