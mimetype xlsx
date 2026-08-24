--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9866e1bd524920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7386bd164f424aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28557f3a9bc422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3963b6685f924684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f86899179c74891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28557f3a9bc422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e85c71335304aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3963b6685f924684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>