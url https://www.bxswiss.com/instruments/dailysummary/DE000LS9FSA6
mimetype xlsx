--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7386bd164f424aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2c0cf40a994ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3963b6685f924684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e47ef0370524a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e85c71335304aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3963b6685f924684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4b6d59f6d44945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e47ef0370524a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die beliebtesten Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>