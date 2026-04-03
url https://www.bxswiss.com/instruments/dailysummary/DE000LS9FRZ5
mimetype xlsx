--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e165b365dc41a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eced9958e9a4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4e9ec8f15d49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b130478aa674f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36f59bf38a34871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4e9ec8f15d49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8755b982baf04174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b130478aa674f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>