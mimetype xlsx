--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eced9958e9a4454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61771d7c704c4e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b130478aa674f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088abac066a24b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8755b982baf04174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b130478aa674f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd564fb9c8440bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088abac066a24b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>