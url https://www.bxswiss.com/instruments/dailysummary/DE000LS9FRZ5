--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61771d7c704c4e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31b91b6d2be417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088abac066a24b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b6f7b6d6b64ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd564fb9c8440bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088abac066a24b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6630c137114ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b6f7b6d6b64ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>