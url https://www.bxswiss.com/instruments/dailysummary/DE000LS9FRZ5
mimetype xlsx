--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31b91b6d2be417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f1c79d35aa4fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b6f7b6d6b64ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141e02292acc42ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6630c137114ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b6f7b6d6b64ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb24e4f301c842f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141e02292acc42ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,433</x:t>
@@ -737,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>