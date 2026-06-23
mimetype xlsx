--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f1c79d35aa4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402b6a7711e3429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141e02292acc42ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2d481a59124bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb24e4f301c842f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141e02292acc42ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d6e5c499b944a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2d481a59124bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...173 lines deleted...]
-          <x:t>201,291</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,548</x:t>
-[...355 lines deleted...]
-          <x:t>203,320</x:t>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>