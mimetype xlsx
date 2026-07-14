--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402b6a7711e3429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8621d0d0f9c74419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2d481a59124bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57b3bffbc084834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d6e5c499b944a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2d481a59124bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fb571b3315409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57b3bffbc084834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>