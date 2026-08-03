--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8621d0d0f9c74419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c4a920a24a413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57b3bffbc084834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98983922240d4a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fb571b3315409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57b3bffbc084834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68129f9633bd4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98983922240d4a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>200,034</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,521</x:t>
-[...144 lines deleted...]
-          <x:t>201,950</x:t>
+          <x:t>200,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>