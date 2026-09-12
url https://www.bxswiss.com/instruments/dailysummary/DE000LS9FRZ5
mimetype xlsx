--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c4a920a24a413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a4abc44485489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98983922240d4a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6f45b0623a4c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68129f9633bd4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98983922240d4a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3134d25fb15c4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6f45b0623a4c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>200,643</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>