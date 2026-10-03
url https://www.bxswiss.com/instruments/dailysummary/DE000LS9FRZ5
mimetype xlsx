--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a4abc44485489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2e5be6a2994127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6f45b0623a4c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra236918076b548b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3134d25fb15c4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6f45b0623a4c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953357c59ec141e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra236918076b548b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>