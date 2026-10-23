--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2e5be6a2994127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c24a7ae2894886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra236918076b548b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64afc5717eba4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953357c59ec141e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra236918076b548b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecd5fd585da437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64afc5717eba4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanz, Dividenden u. Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>210,298</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>210,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,469</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>