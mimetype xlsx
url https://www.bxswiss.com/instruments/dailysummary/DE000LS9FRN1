--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f53d896cbf4c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f074de5ff442f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55919e701604982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414169e5f2814d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fd881b74db46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55919e701604982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d889b60467542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414169e5f2814d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>120,960</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,350</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>