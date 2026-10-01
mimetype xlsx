--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f074de5ff442f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6ecb0cf2e34c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414169e5f2814d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8bfeefd58847dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d889b60467542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414169e5f2814d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b187a5988324f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8bfeefd58847dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>