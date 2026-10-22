--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6ecb0cf2e34c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f70260f420f4a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8bfeefd58847dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bcc11709624f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b187a5988324f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8bfeefd58847dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d27012b3604b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bcc11709624f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>