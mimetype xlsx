--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d73229f09c1478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b61dbf7ee1646f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4616165ff104236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0caa1c1a1a54583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc547d34953fe4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4616165ff104236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbbe5fee05b4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0caa1c1a1a54583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>120,051</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,632</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>120,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>