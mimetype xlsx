--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b61dbf7ee1646f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2a3c2776304049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0caa1c1a1a54583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8960d421222742f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbbe5fee05b4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0caa1c1a1a54583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1055b134449d4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8960d421222742f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>