--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2a3c2776304049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc3c5184d5c4f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8960d421222742f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5fc7aee604e41c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1055b134449d4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8960d421222742f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5841973cd0548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5fc7aee604e41c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>