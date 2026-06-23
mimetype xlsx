--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc3c5184d5c4f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f65ab4bb6947bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5fc7aee604e41c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2859ebf97af241c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5841973cd0548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5fc7aee604e41c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5368f4f990f34f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2859ebf97af241c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>119,435</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>