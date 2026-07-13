--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f65ab4bb6947bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47dce210a4754ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2859ebf97af241c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b34f1ca77048b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5368f4f990f34f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2859ebf97af241c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeac8bb81004baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b34f1ca77048b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>