--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47dce210a4754ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fe0e8cd3f341f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b34f1ca77048b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d0576b95c44e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeac8bb81004baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b34f1ca77048b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff9861a129b4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d0576b95c44e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>116,819</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,276</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>119,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,673</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>