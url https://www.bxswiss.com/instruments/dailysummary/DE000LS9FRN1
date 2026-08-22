--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fe0e8cd3f341f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f53d896cbf4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d0576b95c44e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55919e701604982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff9861a129b4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d0576b95c44e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fd881b74db46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55919e701604982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>115,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>