--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949ed05949bc4647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa75a8a3cba45c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa2adcae3084be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9b665c28d04f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38d80449eb64465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa2adcae3084be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7701323dfa2c414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9b665c28d04f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>221,430</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>