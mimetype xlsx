--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa75a8a3cba45c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e84c1948304a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9b665c28d04f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b5885fe6d74f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7701323dfa2c414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9b665c28d04f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5141684b444740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b5885fe6d74f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>