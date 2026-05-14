--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e84c1948304a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d04716744e4cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b5885fe6d74f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R281faa5601a64ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5141684b444740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b5885fe6d74f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553dcde113ed466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R281faa5601a64ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>