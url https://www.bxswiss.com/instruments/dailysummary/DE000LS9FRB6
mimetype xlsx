--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d04716744e4cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05b0372f5984db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R281faa5601a64ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fbbca5e183495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553dcde113ed466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R281faa5601a64ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfdccce2d1a4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fbbca5e183495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,877</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>209,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>