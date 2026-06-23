--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05b0372f5984db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffedb95b7f14e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fbbca5e183495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1a1a4e140a415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfdccce2d1a4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fbbca5e183495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5911905a6a74503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1a1a4e140a415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>209,287</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>215,704</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>