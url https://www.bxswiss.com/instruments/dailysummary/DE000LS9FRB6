--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffedb95b7f14e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e71bcd27c4442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1a1a4e140a415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d2e21a80e64972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5911905a6a74503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1a1a4e140a415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1612300ff6d5467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d2e21a80e64972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>