--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e71bcd27c4442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8290b86e2ca04238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d2e21a80e64972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693e96cad88f4019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1612300ff6d5467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d2e21a80e64972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbe20d1eef44314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693e96cad88f4019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>