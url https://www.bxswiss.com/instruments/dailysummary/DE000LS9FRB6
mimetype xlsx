--- v10 (2026-08-02)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8290b86e2ca04238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c06e9d0b44e46a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693e96cad88f4019"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a5652a36fe4a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbe20d1eef44314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693e96cad88f4019" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1cd81f076a4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a5652a36fe4a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>