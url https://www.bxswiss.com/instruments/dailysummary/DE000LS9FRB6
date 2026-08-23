--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c06e9d0b44e46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf464d3883d0345fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a5652a36fe4a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac40d0b30915436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1cd81f076a4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a5652a36fe4a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ecf93aed80417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac40d0b30915436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>