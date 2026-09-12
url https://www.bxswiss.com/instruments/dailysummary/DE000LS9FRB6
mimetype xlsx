--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf464d3883d0345fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f41a69787e4541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac40d0b30915436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71884b4f4ef44a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ecf93aed80417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac40d0b30915436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43af81fdac934285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71884b4f4ef44a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>