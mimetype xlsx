--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f41a69787e4541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c28c16a20de4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71884b4f4ef44a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d8c969ad2a4283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43af81fdac934285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71884b4f4ef44a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1e5efe83ca447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d8c969ad2a4283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>231,165</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>234,539</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,404</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>235,712</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>