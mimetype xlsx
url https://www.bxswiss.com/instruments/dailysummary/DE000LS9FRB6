--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c28c16a20de4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb850ff4434904cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d8c969ad2a4283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff9b4cb3f004a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1e5efe83ca447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d8c969ad2a4283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216e9a2ac4f64fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff9b4cb3f004a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen vor dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FRB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>