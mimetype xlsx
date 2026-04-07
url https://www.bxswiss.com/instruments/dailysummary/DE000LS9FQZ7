--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1654cbcca64c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82913b3fdbea4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4159c979d34760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d43d62755c44db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c5ca461ecb4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4159c979d34760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8d78b463d14bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d43d62755c44db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>