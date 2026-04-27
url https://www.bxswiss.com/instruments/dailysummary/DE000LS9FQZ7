--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82913b3fdbea4d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7667e2742447499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d43d62755c44db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d34bd6cf6ed4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8d78b463d14bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d43d62755c44db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c99441e7f674abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d34bd6cf6ed4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>