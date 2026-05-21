--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7667e2742447499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b62466704ec4b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d34bd6cf6ed4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26efb70524a49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c99441e7f674abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d34bd6cf6ed4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b18b22c2f74014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26efb70524a49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>