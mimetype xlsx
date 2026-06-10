--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b62466704ec4b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7665dfa7d1a24de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26efb70524a49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbef5d8fb25c420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b18b22c2f74014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26efb70524a49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6322203b2bd04867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbef5d8fb25c420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>