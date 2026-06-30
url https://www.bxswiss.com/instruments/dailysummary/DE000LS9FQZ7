--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7665dfa7d1a24de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb83d292b004406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbef5d8fb25c420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c3145a91254ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6322203b2bd04867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbef5d8fb25c420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bcb08798314294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c3145a91254ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>