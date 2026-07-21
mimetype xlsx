--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb83d292b004406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad1048432514f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c3145a91254ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752aec91026b4ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bcb08798314294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c3145a91254ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21eb992673634582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752aec91026b4ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>