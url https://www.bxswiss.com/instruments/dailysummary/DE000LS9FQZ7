--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad1048432514f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2aaf86d064170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752aec91026b4ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f675602083d4f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21eb992673634582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752aec91026b4ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f2e4f295ef4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f675602083d4f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>315,029</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>