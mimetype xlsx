--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2aaf86d064170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93212f88fa41428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f675602083d4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1b7439a160423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f2e4f295ef4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f675602083d4f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63404f197734143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1b7439a160423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>