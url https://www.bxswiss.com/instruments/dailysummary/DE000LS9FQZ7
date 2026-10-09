--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93212f88fa41428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79e5c3cc86944f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1b7439a160423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ffe82eef2a4988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63404f197734143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1b7439a160423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283199b5295d41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ffe82eef2a4988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>