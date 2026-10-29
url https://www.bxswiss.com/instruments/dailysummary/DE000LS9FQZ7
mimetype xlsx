--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79e5c3cc86944f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998a7acb29a04353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ffe82eef2a4988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebcc4fb56494e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283199b5295d41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ffe82eef2a4988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8ca5e38eac403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebcc4fb56494e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Ager und Silver Surfer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>