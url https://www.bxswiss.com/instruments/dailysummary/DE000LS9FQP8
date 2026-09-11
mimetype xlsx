--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2aad103cfc4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0477d1030847f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0539db8389284bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b04765bbc141f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac26b31283d4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0539db8389284bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2517499af75483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b04765bbc141f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.344,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.333,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.355,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.356,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.336,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.345,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>