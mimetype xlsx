--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0477d1030847f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8efa62d26b4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b04765bbc141f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1221e6b2c750401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2517499af75483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b04765bbc141f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa685f008b3d4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1221e6b2c750401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.362,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.365,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.353,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.358,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.421,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.395,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.421,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>