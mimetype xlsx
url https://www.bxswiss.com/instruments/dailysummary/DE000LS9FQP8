--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8efa62d26b4991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a739f3fc5304edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1221e6b2c750401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31679755b7541a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa685f008b3d4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1221e6b2c750401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf30c781767429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31679755b7541a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.461,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.474,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.474,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.506,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.506,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.461,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>