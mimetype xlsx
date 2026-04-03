--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6150c2383d442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02b2a13e9544794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd0296d7d1824405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd64a8092ae94841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b7001a23a24dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd0296d7d1824405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79562cdafecb424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd64a8092ae94841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>915,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>948,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>948,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>960,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>945,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>947,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>