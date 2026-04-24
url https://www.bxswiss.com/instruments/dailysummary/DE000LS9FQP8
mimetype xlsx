--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02b2a13e9544794" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60150a6c06084e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd64a8092ae94841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af53a39afef4fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79562cdafecb424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd64a8092ae94841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d51a04d39da4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af53a39afef4fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>949,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>934,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>919,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>941,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>912,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>938,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>