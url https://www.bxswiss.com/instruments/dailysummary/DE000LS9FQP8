--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60150a6c06084e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd60de5b713f41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af53a39afef4fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a6dc8456c945b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d51a04d39da4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af53a39afef4fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de3d109d59942ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a6dc8456c945b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>988,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>998,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>997,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.086,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.081,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>