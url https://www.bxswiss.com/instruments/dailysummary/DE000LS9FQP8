--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd60de5b713f41ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f450a572a7e4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a6dc8456c945b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc69dd80b244b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de3d109d59942ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a6dc8456c945b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03930f479da244f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc69dd80b244b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.151,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.153,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.136,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.139,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.247,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.258,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.230,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.248,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>