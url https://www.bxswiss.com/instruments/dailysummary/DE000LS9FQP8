--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f450a572a7e4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d22a81531b04f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc69dd80b244b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e77220ca0384600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03930f479da244f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc69dd80b244b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b7c6a4339a4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e77220ca0384600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.249,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.260,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.243,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.256,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.331,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.345,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.325,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.339,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>