--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d22a81531b04f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0252278470aa47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e77220ca0384600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04779f2d5f33475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b7c6a4339a4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e77220ca0384600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23863a3af25f4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04779f2d5f33475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.241,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.255,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.230,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.239,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.365,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.380,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.351,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.354,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>