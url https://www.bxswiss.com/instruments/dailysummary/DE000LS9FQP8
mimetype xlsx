--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0252278470aa47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe92f41211044d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04779f2d5f33475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c03508535f04ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23863a3af25f4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04779f2d5f33475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb643ee40964db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c03508535f04ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.371,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.334,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.331,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.348,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>