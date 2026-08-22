--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe92f41211044d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2aad103cfc4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c03508535f04ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0539db8389284bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb643ee40964db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c03508535f04ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac26b31283d4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0539db8389284bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.349,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.373,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.335,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.371,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.316,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.290,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>