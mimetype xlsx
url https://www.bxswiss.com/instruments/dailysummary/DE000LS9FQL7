--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9afbb6b69564fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51aee628899044af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd3aaa733af4434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85187dbf8aba47cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c6bff1e3f14add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd3aaa733af4434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1eeb39bd6c54fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85187dbf8aba47cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>