--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51aee628899044af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9a6acac85c4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85187dbf8aba47cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a7385fa854480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1eeb39bd6c54fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85187dbf8aba47cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c3b595a806410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a7385fa854480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>