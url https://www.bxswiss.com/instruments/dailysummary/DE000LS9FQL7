--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9a6acac85c4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823de0e04f2942cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a7385fa854480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59fb55dfa9254d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c3b595a806410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a7385fa854480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2063ab44683449d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59fb55dfa9254d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>