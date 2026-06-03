--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823de0e04f2942cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e53e0879fa941b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59fb55dfa9254d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0e9172ad004778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2063ab44683449d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59fb55dfa9254d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43baa42a3250429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0e9172ad004778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>