--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e53e0879fa941b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf213fb213a4068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0e9172ad004778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4669db5e6be4dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43baa42a3250429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0e9172ad004778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72280a371bdd4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4669db5e6be4dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>