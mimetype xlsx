--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf213fb213a4068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5442456be9485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4669db5e6be4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0497ea20562c4efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72280a371bdd4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4669db5e6be4dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56a70d066c540c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0497ea20562c4efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>