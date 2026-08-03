--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5442456be9485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8492c9d3e6c047f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0497ea20562c4efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e54aa3ff534e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56a70d066c540c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0497ea20562c4efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf6d3d201af4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e54aa3ff534e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>