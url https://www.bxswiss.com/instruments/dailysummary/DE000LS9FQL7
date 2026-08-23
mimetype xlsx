--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8492c9d3e6c047f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb7e29229d54572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e54aa3ff534e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca30d38abe54104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf6d3d201af4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e54aa3ff534e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aab4c3906074acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca30d38abe54104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>