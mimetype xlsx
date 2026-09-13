--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb7e29229d54572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raabde708c3cf4e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca30d38abe54104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad25f15f61e411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aab4c3906074acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca30d38abe54104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bd87d2fecd40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad25f15f61e411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>