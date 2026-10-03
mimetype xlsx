--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raabde708c3cf4e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c084d5e23b749b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad25f15f61e411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb246646d9084525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bd87d2fecd40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad25f15f61e411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779c33e0d0244743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb246646d9084525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>