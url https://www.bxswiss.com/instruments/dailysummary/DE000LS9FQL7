--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c084d5e23b749b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6f43e84dad47b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb246646d9084525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6720a70b3b24ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779c33e0d0244743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb246646d9084525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0bca5045a64c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6720a70b3b24ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI 15-Global-Titans +</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>